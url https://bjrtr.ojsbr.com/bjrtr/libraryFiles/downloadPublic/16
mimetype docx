--- v0 (2025-10-16)
+++ v1 (2026-04-24)
@@ -1,6933 +1,16172 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="10AB1450">
+    <w:p w14:paraId="602C127F" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7515"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="17375E" w:themeColor="text2" w:themeShade="BF"/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="17375E" w:themeColor="text2" w:themeShade="BF"/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Título em </w:t>
-[...21 lines deleted...]
-        <w:t>, fonte Times New Roman, corpo 14, espaçamento simples, centralizado, até duas linhas</w:t>
+        <w:t>Título em português (ou no idioma redigido), fonte Times New Roman, corpo 14, espaçamento simples, centralizado, até duas linhas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771C9B1F">
+    <w:p w14:paraId="15CE69BB" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:strike w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="082B8E3A">
+    <w:p w14:paraId="2ABAEB60" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:strike w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:strike w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>[NÃO DEIXAR O TÍTULO EM LETRA MAIÚSCULA e NÃO ALTERAR A COR DA FONTE]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E7782E">
+    <w:p w14:paraId="5FE47D71" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Título em </w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Título em inglês (se redigido em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>, Times New Roman, corpo 12,</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>portugês</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>negrito, centralizado, espaço simples e até duas linhas</w:t>
+        <w:t xml:space="preserve"> ou espanhol), Times New Roman, corpo 12, negrito, centralizado, espaço simples e até duas linhas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4442726F">
+    <w:p w14:paraId="5BAD4166" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C94A5C9">
+    <w:p w14:paraId="20B2CEBB" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:pict>
-[...8 lines deleted...]
-          </v:rect>
+        <w:pict w14:anchorId="4BCCF057">
+          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#ffc000" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3092DA66">
+    <w:p w14:paraId="06B1AC43" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">PARA A SUBMISSÃO OMITIR </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">OS NOMES </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>E DADOS DO(S) AUTOR(ES) NO TEXTO DO ARTIGO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DA1E8E">
+    <w:p w14:paraId="692A2F06" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...15 lines deleted...]
-        <w:snapToGrid/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="170F18F2">
+    <w:p w14:paraId="125AEB39" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="103"/>
-[...14 lines deleted...]
-        <w:ind w:left="0" w:leftChars="0" w:right="0" w:firstLine="0"/>
+        <w:pStyle w:val="4AutoresNome"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Nome completo do primeiro A</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>uto</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>1,a,</w:t>
-[...35 lines deleted...]
-          <w:rFonts w:hint="default"/>
+        <w:t>1,a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>2,b</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="default"/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Nome completo do terceiro </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="default"/>
+        <w:t>*, Nome completo do segundo A</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Autor</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="default"/>
+        <w:t>utor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:t>2,b</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nome completo do terceiro </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Autor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>3,c</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default"/>
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="baseline"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>...</w:t>
-[...5 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default"/>
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(inseridos somente após o aceite)</w:t>
-[...25 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+        <w:t>inseridos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>somente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>após</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aceite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44FEAEB7" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
+      <w:pPr>
+        <w:pStyle w:val="4AutoresNome"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02705D85">
+    <w:p w14:paraId="7981877B" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
-        <w:pStyle w:val="100"/>
-[...12 lines deleted...]
-        <w:snapToGrid/>
+        <w:pStyle w:val="10Pargrafo"/>
         <w:spacing w:after="0"/>
-        <w:ind w:left="0" w:leftChars="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42F8C390">
+    <w:p w14:paraId="79377430" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="104"/>
-[...14 lines deleted...]
-        <w:ind w:left="0" w:leftChars="0" w:right="0" w:firstLine="0"/>
+        <w:pStyle w:val="5AutoresInformaes"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="baseline"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default"/>
-[...31 lines deleted...]
-          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:t>Instituição do autor. Cidade, sigla do estado, País.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F71550A" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="5AutoresInformaes"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Instituição do autor</w:t>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t xml:space="preserve">Instituição do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>autor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>. C</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>idade, sigla do estado, País</w:t>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>idade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sigla do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>estado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, País</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C3B1861">
+    <w:p w14:paraId="19D8475D" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="104"/>
-[...14 lines deleted...]
-        <w:ind w:left="0" w:leftChars="0" w:right="0" w:firstLine="0"/>
+        <w:pStyle w:val="5AutoresInformaes"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default"/>
-          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default"/>
-          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Instituição do autor. Cidade, sigla do estado, País.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B23DE1">
+    <w:p w14:paraId="19366F63" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
-        <w:pStyle w:val="104"/>
-[...14 lines deleted...]
-        <w:ind w:left="0" w:leftChars="0" w:right="0" w:firstLine="0"/>
+        <w:pStyle w:val="5AutoresInformaes"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="453A2BA5">
+    <w:p w14:paraId="585BF012" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="104"/>
-[...14 lines deleted...]
-        <w:ind w:left="0" w:leftChars="0" w:right="0" w:firstLine="0"/>
+        <w:pStyle w:val="5AutoresInformaes"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default"/>
-          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ORCID, </w:t>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>ORCID</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default"/>
-          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>ORCID,</w:t>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>ORCID</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> c</w:t>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>ORCID</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="37A0D152">
+    <w:p w14:paraId="5A15CAD7" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="104"/>
-[...14 lines deleted...]
-        <w:ind w:left="0" w:leftChars="0" w:right="0" w:firstLine="0"/>
+        <w:pStyle w:val="5AutoresInformaes"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Correspondência: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>E-mail do autor correspondente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65487C85">
+    <w:p w14:paraId="11136DF4" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...15 lines deleted...]
-        <w:snapToGrid/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FAC777F">
+    <w:p w14:paraId="316DE6EF" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...15 lines deleted...]
-        <w:snapToGrid/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>[ARTIGOS EM COAUTORIA DEVERÃO TER NO MÁXIMO DEZ COAUTORES]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26CD0A22">
+    <w:p w14:paraId="604128A0" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="00B050"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:pict>
-[...8 lines deleted...]
-          </v:rect>
+        <w:pict w14:anchorId="05C23C9B">
+          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFB1020">
+    <w:p w14:paraId="3EC07F1B" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>RESUMO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3984C70C">
+    <w:p w14:paraId="79D907BF" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>A estrutura do resumo se configura em um único parágrafo, contendo até 250 palavras, fonte Times New Roman, tamanho 12 - espaço simples, justificado. O texto do resumo deve ser direto e de fácil leitura. O Resumo deve de forma geral apresentar o que se trata no artigo, contemplando a proposta do trabalho, os objetivos, materiais e métodos, os principais resultados e a conclusão ou considerações finais. Não deverá incluir referências bibliográficas. Deve-se usar o verbo na voz ativa e na terceira pessoa do singular.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C58E213">
+    <w:p w14:paraId="160B1B88" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Palavras-chave</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>: xxxxx; xxxxxx; xxxx.</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC2B2B7">
+    <w:p w14:paraId="432BEEAC" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>[Separadas por ponto e vírgula, começando cada uma em maiúscula, com no mínimo 3 e no máximo 5]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7782AB07">
+    <w:p w14:paraId="07701427" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36BF6574">
+    <w:p w14:paraId="71C1E392" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18FC28E9">
+    <w:p w14:paraId="36445C37" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>The abstract (summary in English) must be consistent with the Portuguese version (Resumo). The text should be formatted with the same standards listed above.</w:t>
+        <w:t>The abstract (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>summary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>English</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) must </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>consistent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Portuguese</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>version</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Resumo). The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>formatted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>same</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> standards </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>listed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>above</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171BF1F5">
+    <w:p w14:paraId="77926D57" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="24"/>
+        <w:pStyle w:val="Pr-formataoHTML"/>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w14:textFill>
-[...3 lines deleted...]
-          </w14:textFill>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> xxxxx; xxxxxx; xxxx. </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>xxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:pict>
-[...8 lines deleted...]
-          </v:rect>
+        <w:pict w14:anchorId="27FF3E61">
+          <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD9DED5">
+    <w:p w14:paraId="477987C2" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60ADFEF7">
+    <w:p w14:paraId="1C59FFB6" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="098A71D8">
+    <w:p w14:paraId="43B3A19D" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>INTRODUÇÃO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[numerar seções e intertítulos]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>numerar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>seções</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>intertítulos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605A4974">
+    <w:p w14:paraId="5D4BDC39" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>modelo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (template) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>fornece</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>autor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>informações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>necessárias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sobre as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>especificações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>formatação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>necessárias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>preparação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>manuscritos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>submissão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>eletrônica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>seus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>artigos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Lembre-se, de acordo com diretrizes para autores, serão aceitos apenas artigos originais, artigos de revisão de literatura e relato de caso. Não serão aceitos artigos cuja a metodologia e/ou desenvolvimento caracterizem simples pesquisa bibliográfica de dados contidos nas fontes pesquisadas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DE81B4">
+    <w:p w14:paraId="424C6EE4" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Orientamos que a formatação do seu manuscrito seja exatamente igual a este documento. A maneira mais fácil de fazer isso é simplesmente baixar o modelo e substituir (copiar e colar) o conteúdo pelo seu próprio material. Os textos poderão ser redigidos em português, inglês ou espanhol e digitados na fonte Times New Roman, corpo 12, com espacejamento de 1,5 cm, margem de 2,5 cm de cada lado.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Orientamos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>formatação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>seu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>manuscrito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>seja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>exatamente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>igual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>este</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>maneira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>mais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>fácil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>fazer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>isso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>simplesmente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>baixar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>modelo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>substituir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>copiar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>colar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>conteúdo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pelo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>seu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>próprio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> material. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>textos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>poderão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>redigidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>português</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>inglês</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>espanhol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>digitados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>fonte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Times New Roman, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>corpo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12, com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>espacejamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1,5 cm, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>margem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 2,5 cm de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>cada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>lado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D30EF8">
+    <w:p w14:paraId="09470828" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:t>As citações das referências bibliográficas constituem um elemento característico e necessário dos estudos científicos. As citações deverão seguir o Estilo Vancouver, devem ser numeradas sequencialmente e colocadas entre colchetes, consecutivamente, na ordem que aparecem no texto, em algarismos arábicos, entre colchetes, inseridas no texto ou colocadas no final da sentença entre colchetes, alinhada ao texto. Para cada autor/obra deve-se atribuir um número, que poderá ser repetido ao longo do texto.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>citações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>referências</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>bibliográficas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>constituem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> um </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>elemento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>característico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>necessário</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>estudos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>científicos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. As </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>citações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>deverão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>seguir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o Estilo Vancouver, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>numeradas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>sequencialmente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>colocadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>colchetes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>consecutivamente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ordem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>aparecem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>algarismos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>arábicos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>colchetes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>inseridas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>colocadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no final da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>sentença</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>colchetes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>alinhada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>cada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>autor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>obra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>atribuir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> um </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>número</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>poderá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>repetido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>longo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0875195E">
+    <w:p w14:paraId="0510AC85" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Exemplo de citação:</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Exemplo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>citação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179B4EA1">
+    <w:p w14:paraId="6BB71074" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Dentro do texto.</w:t>
+        <w:t>Dentro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635CBA62">
+    <w:p w14:paraId="68FF1D70" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:t>A radioterapia envolve a utilização de radiações ionizantes para tratamentos [1].</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>radioterapia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>envolve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>utilização</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>radiações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ionizantes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>tratamentos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [1].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B07878C">
+    <w:p w14:paraId="1E192FBA" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">De acordo com Bontrager [2], e corroborando com outros autores [3, 4], entende-se que... </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>acordo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com Bontrager [2], e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>corroborando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com outros </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>autores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [3, 4], </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>entende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-se que... </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66149324">
+    <w:p w14:paraId="4748A479" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CB8C186">
+    <w:p w14:paraId="48DA8EBF" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Nas referências (parte final do artigo)</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve">Nas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>referências</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>parte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> final do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>artigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9C9B58">
+    <w:p w14:paraId="03A31899" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:t>1. Silva C, et al. Desenvolvimento de uma interface virtual para estudo e aprendizagem do delineamento dos órgãos do tórax feminino aplicado a teleterapia. Peer Review. 2023; 5(18):470–482. https://doi.org/10.53660/933.prw2525</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Silva C, et al. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Desenvolvimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>uma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interface virtual para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>estudo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>aprendizagem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>delineamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>órgãos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>tórax</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>feminino</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>aplicado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>teleterapia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Peer Review. 2023; 5(18):470–482. https://doi.org/10.53660/933.prw2525</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183D5CFA">
+    <w:p w14:paraId="22F34594" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2. ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="668D8BEF">
+    <w:p w14:paraId="69C107BE" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ver</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>orientações para citações das referências blibliográficas em REFERÊNCIAS no final deste template).</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>orientações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>citações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>referências</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>blibliográficas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em REFERÊNCIAS no final deste template).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F80C398">
+    <w:p w14:paraId="2D530115" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="31"/>
+        <w:pStyle w:val="Textodenotaderodap"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>As notas de rodapé devem ser apresentadas no pé da página onde seus índices numéricos aparecem, utilizando-se os recursos do Microsoft Word, em fonte Times New Roman, corpo 10, justificado.</w:t>
+        <w:t xml:space="preserve">As </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>notas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>rodapé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>apresentadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>página</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>onde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>seus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>índices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>numéricos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>aparecem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>utilizando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>recursos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Microsoft Word, em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>fonte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Times New Roman, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>corpo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>justificado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D315F63">
+    <w:p w14:paraId="645D3C2C" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AA3BF43">
+    <w:p w14:paraId="67DA5101" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Ainda, para as referências bibliográficas, considere utilizar predominantemente trabalhos publicados nos últimos cinco anos, de fácil acesso ao leitor (preferencialmente com número DOI pois garante um link permanente de acesso para o artigo eletrônico). </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ainda, para as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>referências</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>bibliográficas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>considere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>utilizar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>predominantemente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>trabalhos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>publicados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>nos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>últimos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>cinco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>anos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>fácil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>acesso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>leitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>preferencialmente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>número</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DOI pois </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>garante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> um link </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>permanente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>acesso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>artigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>eletrônico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A727799">
+    <w:p w14:paraId="3D627838" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:t>Sobre a INTRODUÇÃO, considere que deve apresentar texto argumentativo lógico que valide e deixe explícito a necessidade da realização do seu estudo. Na introdução o(s) autor(es), usualmente, delimita o assunto tratado, recorrendo a outras pesquisas acerca da temática já realizadas, referenciando-as. Deve-se apresentar de forma clara os objetivos, justificativa e demais elementos necessários para situar o conteúdo abordado na proposta de investigação.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sobre a INTRODUÇÃO, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>considere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>apresentar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>argumentativo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>lógico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>valide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>deixe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>explícito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>necessidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>realização</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>seu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>estudo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Na </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>introdução</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o(s) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>autor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(es), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>usualmente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>delimita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>assunto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>tratado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>recorrendo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>outras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pesquisas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>acerca</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>temática</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>já</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>realizadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>referenciando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-as. Deve-se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>apresentar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de forma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>clara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> objetivos, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>justificativa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>demais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>elementos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>necessários</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>situar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>conteúdo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>abordado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>proposta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>investigação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BCDFA7">
+    <w:p w14:paraId="05AAC28E" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF8830D">
+    <w:p w14:paraId="02F67CA2" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>MATERIAIS E MÉTODOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7237342E">
+    <w:p w14:paraId="45180B6C" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:t>Esta seção deve apresentar a descrição detalhada dos procedimentos envolvidos no desenvolvimento do trabalho, a fim de garantir que os leitores consigam compreender como a pesquisa foi desenvolvida, bem como interpretar corretamente os resultados ou utilizar as informações para reproduzir o estudo. Os itens principais desta seção são os tipos de métodos de pesquisa utilizados, os instrumentos/técnicas de coleta de dados, a forma dos instrumentos e e quaisquer outros intens devem ser descritos integralmente. Para pesquisas utilizando equipamentos, ferramentas e materiais, é necessário descrever suas especificações técnicas.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>seção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>apresentar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>descrição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>detalhada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>procedimentos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>envolvidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>desenvolvimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do trabalho, a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>fim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>garantir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>leitores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>consigam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>compreender</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>como</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>foi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>desenvolvida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>bem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>como</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>interpretar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>corretamente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>utilizar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>informações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>reproduzir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>estudo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>itens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>principais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>desta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>seção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>são</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>tipos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>métodos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>utilizados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>instrumentos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>técnicas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de coleta de dados, a forma dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>instrumentos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>quaisquer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> outros </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>intens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>descritos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>integralmente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pesquisas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>utilizando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>equipamentos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ferramentas e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>materiais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, é </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>necessário</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>descrever</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>especificações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>técnicas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646139F2">
+    <w:p w14:paraId="467B0D65" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>Para pesquisas com seres humanos e/ou seres vivos, é necessário citar o protocolo de aprovação do Comitê de Ética para a pesquisa, descrevendo como ocorreu a presença de pesquisadores, participantes da pesquisa, local e duração da pesquisa e descrição do tratamento dos dados para da validade dos resultados da pesquisa. Nesta seção, títulos e subtítulos ficam a critério do(s) autor(es) – apenas quando houver.</w:t>
+        <w:t xml:space="preserve">Para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>pesquisas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>seres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>humanos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>seres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>vivos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, é </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>necessário</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>citar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>protocolo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>aprovação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Comitê</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Ética</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>descrevendo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>como</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>ocorreu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>presença</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>pesquisadores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>participantes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, local e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>duração</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>descrição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>tratamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos dados para da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>validade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Nesta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>seção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>títulos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>subtítulos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>ficam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>critério</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do(s) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>autor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(es) – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>apenas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>quando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>houver</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5FFAED">
+    <w:p w14:paraId="79BDC064" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="375E52C0">
+    <w:p w14:paraId="7F8AC153" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>RESULTADOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C1087E">
+    <w:p w14:paraId="092776E1" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">A seção de resultados deve apresentar de forma objetiva os resultados obtidos no estudo, sendo de fundamental importância nortear a discussão. Portanto, a apresentação deverá ressaltar os aspectos mais importantes dos dados coletados, correspondentes àqueles que se fará referência e se comentará na discussão. A apresentação dos resultados poderá incluir tabelas, quadros, gráficos e ilustrações (desenhos, esquemas, fluxogramas, fotografias, gráficos, mapas, organogramas, plantas, quadros, retratos e outros). Caso seja necessário, a redação dos resultados poderá incluir “subtítulos”. </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>seção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>apresentar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de forma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>objetiva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>obtidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>estudo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>sendo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de fundamental </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>importância</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>nortear</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>discussão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Portanto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>apresentação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>deverá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ressaltar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>aspectos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>mais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>importantes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos dados </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>coletados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>correspondentes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>àqueles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>fará</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>referência</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>comentará</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>discussão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>apresentação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>poderá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>incluir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>tabelas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>quadros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>gráficos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ilustrações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>desenhos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>esquemas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>fluxogramas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>fotografias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>gráficos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>mapas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>organogramas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>plantas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>quadros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>retratos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e outros). Caso </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>seja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>necessário</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>redação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>poderá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>incluir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>subtítulos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA40704">
+    <w:p w14:paraId="4A08549A" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As imagens </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>digitalizadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>apresentar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>resolução</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de, no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>mínimo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 300 dpi. As </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ilustrações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>tabelas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>numeradas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>acordo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com suas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>respectivas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>referências</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>corpo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>títulos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>escritos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>sem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>abreviações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>apresentando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>fonte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>referência</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>tamanho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>entrelinhas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> simples. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Todas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>tabelas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ilustrações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>apresentar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>fonte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>origem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos dados. Ao </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>referir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>se a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>tabelas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ilustrações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilize as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>expressões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: conforme </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tabela</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1; de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>acordo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Gráfico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4ABC33">
+    <w:p w14:paraId="3CA280FF" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
-        <w:pStyle w:val="100"/>
-[...14 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:pStyle w:val="10Pargrafo"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="562FB1DF">
+    <w:p w14:paraId="413B8370" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Figura 1 – Título da figura 1</w:t>
+        <w:t>Figura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 – Título da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>figura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC79FEF">
+    <w:p w14:paraId="232E407F" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="114300" distR="114300">
+          <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="7AB58F86" wp14:editId="224FF8F9">
             <wp:extent cx="2402840" cy="2326005"/>
             <wp:effectExtent l="0" t="0" r="16510" b="17145"/>
             <wp:docPr id="2" name="Imagem 2" descr="ABTER - Copia"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Imagem 2" descr="ABTER - Copia"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2402840" cy="2326005"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4F918E">
+    <w:p w14:paraId="406D15B0" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fonte: N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ome da fonte ou sobrenome do(s) autor(es)</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">ome da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>fonte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sobrenome</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do(s) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>autor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(es)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ano)</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ano</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71825834">
+    <w:p w14:paraId="33E5DAB4" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
-        <w:pStyle w:val="100"/>
-[...14 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:pStyle w:val="10Pargrafo"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="446D00D2">
+    <w:p w14:paraId="1403F619" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
-        <w:pStyle w:val="100"/>
-[...14 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:pStyle w:val="10Pargrafo"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22920F5F">
+    <w:p w14:paraId="7704D43A" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="100"/>
-[...14 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:pStyle w:val="10Pargrafo"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Tabela 1. Artigos publicados por área entre anos de 2022 a 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB33252">
+    <w:p w14:paraId="0F4EA94A" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
-        <w:pStyle w:val="100"/>
-[...14 lines deleted...]
-        <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+        <w:pStyle w:val="10Pargrafo"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="10"/>
         <w:tblW w:w="7459" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1446"/>
         <w:gridCol w:w="961"/>
         <w:gridCol w:w="964"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="963"/>
         <w:gridCol w:w="1047"/>
         <w:gridCol w:w="1118"/>
       </w:tblGrid>
-      <w:tr w14:paraId="6117A466">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008756AA" w14:paraId="18A43527" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="483" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="483"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B1AB9E2">
+          <w:p w14:paraId="57C124DE" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Áreas pesquisadas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1925" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBF1DE" w:themeFill="accent3" w:themeFillTint="32"/>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7271654B">
+          <w:p w14:paraId="27B04033" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBF1DE" w:themeFill="accent3" w:themeFillTint="32"/>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5501A0E5">
+          <w:p w14:paraId="2F9BBF6B" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2165" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EBF1DE" w:themeFill="accent3" w:themeFillTint="32"/>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E58F6FA">
+          <w:p w14:paraId="050B2C03" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5FE2269E">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008756AA" w14:paraId="603CBA62" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="269" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="269"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
-            <w:noWrap w:val="0"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3F1FC085">
+          <w:p w14:paraId="6E97C646" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46DB55C2">
+          <w:p w14:paraId="4F9E529B" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>artigos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46F31E71">
+          <w:p w14:paraId="07D3E2CC" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>livros</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54349FF9">
+          <w:p w14:paraId="66B06175" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>artigos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB8CD15">
+          <w:p w14:paraId="1797ABEF" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>livros</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1047" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="113D0337">
+          <w:p w14:paraId="30ABAEEA" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>artigos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04189869">
+          <w:p w14:paraId="45621E99" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="17"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>livros</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5B7CB350">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008756AA" w14:paraId="7EE450A7" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="429" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="429"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B6D3D8C">
+          <w:p w14:paraId="14C72389" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciências </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Radiológicas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EB29327">
+          <w:p w14:paraId="36AB01C2" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC86572">
+          <w:p w14:paraId="596F31C9" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC08775">
+          <w:p w14:paraId="19D5E2B5" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00286211">
+          <w:p w14:paraId="3D6708CE" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE2F358">
+          <w:p w14:paraId="34C99284" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1047" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75714C6A">
+          <w:p w14:paraId="340696F7" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4516365F">
+          <w:p w14:paraId="7BDA405E" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="17"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2FB1617A">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008756AA" w14:paraId="4429B9FD" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="607" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="607"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05A29E34">
+          <w:p w14:paraId="17F71646" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ciências Sociais Aplicadas</w:t>
+              <w:t xml:space="preserve">Ciências </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sociais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Aplicadas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FFE7B7B">
+          <w:p w14:paraId="7D1E3BCA" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="718AC509">
+          <w:p w14:paraId="0BE8B5B6" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E9ADB0B">
+          <w:p w14:paraId="798FCE5F" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DFCD78A">
+          <w:p w14:paraId="1CED08C0" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1047" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D451FAE">
+          <w:p w14:paraId="4C757981" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0708B8">
+          <w:p w14:paraId="51C315D7" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="17"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5C2A80DE">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008756AA" w14:paraId="717EDF9D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="429" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="429"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29578B2C">
+          <w:p w14:paraId="0FD0F36F" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ciências Biológicas</w:t>
+              <w:t xml:space="preserve">Ciências </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Biológicas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC8F91F">
+          <w:p w14:paraId="5E17989A" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2A040F">
+          <w:p w14:paraId="4A463D63" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0464E6B2">
+          <w:p w14:paraId="03ADD8F5" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52ACCC3A">
+          <w:p w14:paraId="3F68E840" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1047" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F3906E3">
+          <w:p w14:paraId="36A2B066" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9CC74E">
+          <w:p w14:paraId="1A560808" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="17"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="13E6DEB0">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008756AA" w14:paraId="4E75B58F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="648" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="648"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09F5C673">
+          <w:p w14:paraId="2B557988" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ciências Exatas e da Terra</w:t>
+              <w:t xml:space="preserve">Ciências </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Exatas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e da Terra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7497D2D9">
+          <w:p w14:paraId="092414AD" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53AB746A">
+          <w:p w14:paraId="4839E226" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68D9FCBA">
+          <w:p w14:paraId="6FA5B992" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FA5B729">
+          <w:p w14:paraId="43CD1A36" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1047" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01109C6F">
+          <w:p w14:paraId="2E737358" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44952F94">
+          <w:p w14:paraId="1E1CB5C3" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="17"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6267D881">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008756AA" w14:paraId="185CDA48" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="648" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="648"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F0D577B">
+          <w:p w14:paraId="14C2FFE0" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ciências Humanas</w:t>
+              <w:t xml:space="preserve">Ciências </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Humanas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="646F6352">
+          <w:p w14:paraId="17DEEE72" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5ACC76D6">
+          <w:p w14:paraId="5E6E5C7C" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03AC85C2">
+          <w:p w14:paraId="4ADEEF6A" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01164653">
+          <w:p w14:paraId="6593A4B3" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1047" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64BB703A">
+          <w:p w14:paraId="6C225625" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E9CF33A">
+          <w:p w14:paraId="7C4FB197" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="17"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6133DD7A">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008756AA" w14:paraId="68D2D627" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="562" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="562"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="597F0993">
+          <w:p w14:paraId="3D2EA957" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B77828F">
+          <w:p w14:paraId="42233663" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="600F7CF4">
+          <w:p w14:paraId="5BEA4E41" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B5BAA4F">
+          <w:p w14:paraId="46C8E8BB" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6039F347">
+          <w:p w14:paraId="249534F6" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1047" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41AB5B8A">
+          <w:p w14:paraId="0B1D91D8" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4029E1DC">
+          <w:p w14:paraId="0870C218" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-              <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="960"/>
               </w:tabs>
-              <w:kinsoku/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="17"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="47329813">
+    <w:p w14:paraId="7B6E8249" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
-        <w:kinsoku/>
-[...7 lines deleted...]
-        <w:snapToGrid/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Fonte: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>xxxxxxx, 2024.</w:t>
+        <w:t>xxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C66E726">
+    <w:p w14:paraId="59892ED7" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="102"/>
-[...8 lines deleted...]
-        <w:autoSpaceDE/>
+        <w:pStyle w:val="Textbody"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:bidi w:val="0"/>
-[...3 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="baseline"/>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gráfico 1 – Distribuição dos </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Gráfico 1 – Distribuição dos equipamentos de radiodiagnóstico em 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED6E5EA" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pt-BR"/>
-[...28 lines deleted...]
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5ED7DBCA">
+    <w:p w14:paraId="153F2CDC" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="102"/>
-[...8 lines deleted...]
-        <w:autoSpaceDE/>
+        <w:pStyle w:val="Textbody"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:bidi w:val="0"/>
-[...3 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default"/>
-          <w:lang w:val="pt-BR"/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="114300" distR="114300">
+          <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="710F3482" wp14:editId="6F5E4713">
             <wp:extent cx="3593465" cy="1833245"/>
             <wp:effectExtent l="0" t="0" r="6985" b="14605"/>
             <wp:docPr id="8" name="Imagem 6" descr="Imagem1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="Imagem 6" descr="Imagem1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3593465" cy="1833245"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B35990">
+    <w:p w14:paraId="33A8A84C" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
-        <w:kinsoku/>
-[...7 lines deleted...]
-        <w:spacing w:beforeLines="0" w:afterLines="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Fonte: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>xxxxxxx, 2024.</w:t>
+        <w:t>xxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D42821">
+    <w:p w14:paraId="684D442C" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C2D7826">
+    <w:p w14:paraId="773D40A5" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>DISCUSSÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4546A78C">
+    <w:p w14:paraId="03E5F308" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:t>A seção discussão contém a análise e dos resultados do estudo, sendo parte primordial do artigo, e geralmente é a seção mais longa do artigo. A discussão do artigo deve: (a) responder à formulação do problema e às questões de pesquisa; (b) mostrar como os resultados foram obtidos; (c) interpretar os resultados; (d) vincular os resultados da investigação aos conhecimento existentes, referendando devidamente os autores; e (e) gerar novas teorias ou modificar teorias existentes. A interpretação dos resultados deve considerar a lógica e as teorias existentes. As descobertas devem ser integradas/vinculadas com resultados de pesquisas anteriores ou com teorias existentes. Para este efeito, deve haver referência(s).</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>seção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>discussão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>contém</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>análise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>estudo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>sendo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>parte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> primordial do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>artigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>geralmente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> é a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>seção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>mais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> longa do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>artigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>discussão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>artigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: (a) responder à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>formulação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>problema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>às</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>questões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; (b) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>mostrar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>como</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>foram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>obtidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; (c) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>interpretar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; (d) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>vincular</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>investigação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>conhecimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>existentes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>referendando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>devidamente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>autores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; e (e) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>gerar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>novas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>teorias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>modificar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>teorias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>existentes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>interpretação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>considerar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>lógica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>teorias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>existentes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. As </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>descobertas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>integradas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>vinculadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pesquisas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>anteriores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>teorias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>existentes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>este</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>efeito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> haver </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>referência</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(s).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F3FC7F">
+    <w:p w14:paraId="27A91B67" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="532ABA77">
+    <w:p w14:paraId="1D8CF950" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">CONCLUSÕES </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C64939">
+    <w:p w14:paraId="4445430F" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Parte final do artigo na qual se apresentam a(s) principal(is) conclusão(ões) correspondentes aos objetivos e hipóteses do estudo. As conclusões devem ser breves, recapitulando, sinteticamente, os resultados da pesquisa realizada. Em caso de não haver resposta final ao problema investigado, os autores podem apresentar novas propostas de pesquisas acerca da temática tratada. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Parte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> final do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>artigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qual se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>apresentam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a(s) principal(is) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>conclusão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ões) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>correspondentes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aos objetivos e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>hipóteses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>estudo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. As </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>conclusões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser breves, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>recapitulando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>sinteticamente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>realizada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> haver </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>resposta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> final </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>problema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>investigado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>autores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>podem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>apresentar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>novas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>propostas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pesquisas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>acerca</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>temática</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>tratada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED3980F">
+    <w:p w14:paraId="302A7DDA" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48524EA6">
+    <w:p w14:paraId="692AE125" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:numPr>
-[...4 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">CONSIDERAÇÕES FINAIS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA4FDBB">
+    <w:p w14:paraId="2D0C3730" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Quando necessário, pode-se optar por considerações finais, ao invés de conclusão, então o(s) autor(es) pode resumir os principais pontos do estudo, destacando os achados mais importantes. Ademais, optar por considerações finais pode oportunizar sugestões de pesquisas futuras, discutir limitações do estudo e destacar sua relevância para a temática investigada. Embora opcional, abordar esses aspectos de maneira clara e concisa pode aumentar a qualidade e o impacto do artigo. </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quando </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>necessário</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pode</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>optar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>considerações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>finais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>invés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>conclusão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>então</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o(s) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>autor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(es) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pode</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>resumir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>principais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pontos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>estudo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>destacando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>achados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>mais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>importantes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ademais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>optar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>considerações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>finais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pode</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>oportunizar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>sugestões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pesquisas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>futuras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>discutir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>limitações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>estudo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>destacar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>sua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>relevância</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>temática</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>investigada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Embora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>opcional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>abordar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esses </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>aspectos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>maneira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>clara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>concisa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pode</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>aumentar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a qualidade e o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>impacto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>artigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7638E54A">
+    <w:p w14:paraId="48ADF1BF" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07EED908">
+    <w:p w14:paraId="542006E6" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>AGRADECIMENTOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783DE979">
+    <w:p w14:paraId="6BB58F93" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">A seção "Agradecimentos" é dedicada a reconhecer contribuições valiosas de pessoas e instituições, como suporte financeiro, assistência técnica, revisões críticas, colaborações e outras formas de apoio. Créditos a instituições de financiamento devem aparecer no final do texto, antes do item de Referências. </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>seção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Agradecimentos" é </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>dedicada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>reconhecer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>contribuições</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>valiosas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pessoas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>instituições</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>como</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>suporte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>financeiro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>assistência</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>técnica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>revisões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>críticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>colaborações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>outras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formas de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>apoio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Créditos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>instituições</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>financiamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>aparecer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no final </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, antes do item de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Referências</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BD979E">
+    <w:p w14:paraId="2F51FB6E" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A095071">
+    <w:p w14:paraId="77277CB4" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:numPr>
-[...4 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERÊNCIAS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E36953C">
+    <w:p w14:paraId="40E80C1D" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Devem ser predominantemente de trabalhos publicados nos últimos cinco anos, de fácil acesso ao leitor (preferencialmente com número DOI pois garante um link permanente de acesso para o artigo eletrônico). As referências devem ser numeradas, consecutivamente, na ordem que aparecem no texto, e formatadas de acordo com as Estilo de Vancouver. Utilizar fonte Times New Roman, corpo 12, com espacejamento de único, alinhado à esquerda. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>predominantemente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>trabalhos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>publicados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>nos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>últimos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>cinco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>anos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>fácil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>acesso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>leitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>preferencialmente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>número</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DOI pois </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>garante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> um link </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>permanente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>acesso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>artigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>eletrônico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). As </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>referências</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>numeradas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>consecutivamente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ordem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>aparecem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>formatadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>acordo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com as Estilo de Vancouver. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Utilizar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>fonte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Times New Roman, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>corpo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12, com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>espacejamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>único</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>alinhado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>esquerda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70302FBA">
+    <w:p w14:paraId="21257ECB" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A64CC7C">
+    <w:p w14:paraId="367DE573" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Nota: </w:t>
-[...40 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>Nota</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>lista</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> completa de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>exemplos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>citações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>bibliográficas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>está</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>disponível</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>endereço</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="008756AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>http://www.ncbi.nlm.nih.gov/books/NBK7256/</w:t>
+        </w:r>
+        <w:r w:rsidR="008756AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Segue </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>alguns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>exemplos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>referências</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="30E9CB82">
+    <w:p w14:paraId="16D82CFE" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>1)Livro</w:t>
-      </w:r>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Livro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="79E11059">
+    <w:p w14:paraId="7E42D94C" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...6 lines deleted...]
-        <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:snapToGrid/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bontrager KL, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Lampignano</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> JP. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tratado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Posicionamento </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Radiográfico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Anatomia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Associada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rio de Janeiro: Elsevier, 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B92F0A">
+    <w:p w14:paraId="65972E52" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...6 lines deleted...]
-        <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:snapToGrid/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CEB67BB">
+    <w:p w14:paraId="73D8E769" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:kinsoku/>
-[...2 lines deleted...]
-        <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:snapToGrid/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:t>Moeller TB, Reif E. Atlas de bolso de anatomia seccional - Tomografia computadorizada e ressonância magnética Vol.III. Thieme Revinter Publicações LTDA; 2018.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moeller TB, Reif E. Atlas de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>bolso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>anatomia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>seccional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tomografia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>computadorizada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ressonância</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>magnética</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Vol.III</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Thieme </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Revinter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Publicações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LTDA; 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BB52E8">
+    <w:p w14:paraId="6332AF5D" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...10 lines deleted...]
-        <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:snapToGrid/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C5489D6">
+    <w:p w14:paraId="2A7E6551" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...6 lines deleted...]
-        <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:snapToGrid/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Kowalczyk N. Radiographic Pathology for Technologists. Mosby; 2014.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F0B37F">
+    <w:p w14:paraId="4E01A8CB" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CD03210">
+    <w:p w14:paraId="30B561D1" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>2)Artigo de periódicos</w:t>
-      </w:r>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Artigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>periódicos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="768756C8">
+    <w:p w14:paraId="3976623F" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Nota:</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Quando mais de três autores forem listados, citar os três primeiros, seguidos da expressão et al.</w:t>
+        <w:t>Nota</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quando </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>mais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>três</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>autores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>forem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>listados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>citar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>três</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>primeiros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>seguidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>expressão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C30949">
+    <w:p w14:paraId="0DA3E421" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A08A402">
+    <w:p w14:paraId="63738646" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:kinsoku/>
-[...2 lines deleted...]
-        <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:snapToGrid/>
-[...4 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:t>Müller JS, Cardoso FV, Oliveira MVL, et al. Perfil dos tecnólogos em radiologia egressos de uma instituição pública: um estudo censitário. Revista Brasileira da Educação Profissional e Tecnológica. 2021; 1(20):e10447. DOI: https://doi.org/10.15628/rbept.2021.10447</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Müller JS, Cardoso FV, Oliveira MVL, et al. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Perfil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>tecnólogos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>radiologia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>egressos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>uma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>instituição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pública</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: um </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>estudo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>censitário</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Revista Brasileira da Educação Profissional e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tecnológica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. 2021; 1(20</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>):e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>10447. DOI: https://doi.org/10.15628/rbept.2021.10447</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1B70A1">
+    <w:p w14:paraId="61F325C9" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...6 lines deleted...]
-        <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:snapToGrid/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B36BF4A">
+    <w:p w14:paraId="47FD819C" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:kinsoku/>
-[...2 lines deleted...]
-        <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:snapToGrid/>
-[...5 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Gontijo RMG, Ferreira AV, Faria DP, et al. Comparative analysis of image quality parameters and spatial resolution of three Small Animal PET scanner in Brazil. Brazilian Journal of Radiation Sciences. 2023;11(4): 1-15. DOI: </w:t>
       </w:r>
-      <w:r>
-[...34 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="008756AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.15392/2319-0612.2023.2306</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12C64E69">
+    <w:p w14:paraId="63622598" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...10 lines deleted...]
-        <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:snapToGrid/>
-[...5 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25540E43">
+    <w:p w14:paraId="474935F3" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:kinsoku/>
-[...2 lines deleted...]
-        <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:snapToGrid/>
-[...5 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:t>Cavalcante P, Fogagnoli M, Gagetti F, et al. Monitoramento de Doses de Radiação em Radiologia Diagnóstica e Intervencionista: Estudo da Viabilidade de Implementação do Software OpenREM. Revista Brasileira de Física Médica. 2024;18:757–7. DOI: https://doi.org/10.29384/rbfm.2024.v18.19849001757</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cavalcante P, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Fogagnoli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Gagetti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> F, et al. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Monitoramento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Doses de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Radiação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em Radiologia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Diagnóstica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Intervencionista</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Estudo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Viabilidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Implementação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Software </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>OpenREM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Revista Brasileira de Física </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Médica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2024;18:757</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>–7. DOI: https://doi.org/10.29384/rbfm.2024.v18.19849001757</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1D32D1">
+    <w:p w14:paraId="5EA77D2C" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:kinsoku/>
-[...2 lines deleted...]
-        <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:snapToGrid/>
-[...5 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oliveira M, Barros JC, Ubeda C. Development of a 3D printed quality control tool for evaluation of x-ray beam alignment and collimation. Physica Medica. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2019;65:29</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>-32. DOI:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>https://doi.org/10.1016/j.ejmp.2019.07.026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F819A1F">
+    <w:p w14:paraId="5A79EF47" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...6 lines deleted...]
-        <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:snapToGrid/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="568E57D9">
+    <w:p w14:paraId="12DD5F05" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:kinsoku/>
-[...2 lines deleted...]
-        <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:snapToGrid/>
-[...5 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:t>Ferreira AE, Rocha ACFS, Pavan JCS, et al. Isolation and detailed 1H and 13C NMR structural assignment for three trachylobanes from Psiadia punctulata (Asteraceae) grown in Africa. Phytochemistry Letters. 2022; 48:28-33. DOI: https://doi.org/10.1016/j.phytol.2022.01.011.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ferreira AE, Rocha ACFS, Pavan JCS, et al. Isolation and detailed 1H and 13C NMR structural assignment for three trachylobanes from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Psiadia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> punctulata (Asteraceae) grown in Africa. Phytochemistry Letters. 2022; 48:28-33. DOI: https://doi.org/10.1016/j.phytol.2022.01.011.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E890624">
+    <w:p w14:paraId="51930FB1" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F26F122">
+    <w:p w14:paraId="11CDE114" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3)Anais de congresso </w:t>
+        <w:t xml:space="preserve">3)Anais de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>congresso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38ED5C09">
+    <w:p w14:paraId="224085B3" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:kinsoku/>
-[...2 lines deleted...]
-        <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:snapToGrid/>
-[...4 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Bruhat M, Silva Carvalho JL, Campo R, et al., editors. Proceedings of the 10th Congress of the European Society for Gynaecological Endoscopy; 2001 Nov 22-24; Lisboa, Portugal. Bologna (Italia): Monduzzi Editore, International Proceedings Division; c2001. 474 p.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Bruhat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M, Silva Carvalho JL, Campo R, et al., editors. Proceedings of the 10th Congress of the European Society for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Gynaecological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Endoscopy; 2001 Nov 22-24; Lisboa, Portugal. Bologna (Italia): </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Monduzzi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Editore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, International Proceedings Division; c2001. 474 p.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C63D75">
+    <w:p w14:paraId="2055D7CE" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C98DC0E">
+    <w:p w14:paraId="1844C105" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>)Teses, dissertação e outros trabalhos acadêmicos</w:t>
-      </w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Teses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>dissertação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e outros </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>trabalhos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>acadêmicos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3C5BC72B">
+    <w:p w14:paraId="20ADA5B9" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:kinsoku/>
-[...2 lines deleted...]
-        <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:snapToGrid/>
-[...4 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Monção MM. Avaliação do comportamento biológico e das modificações composicionais de vitrocerâmicas à base de wollastonita e de fosfato tricálcico para regeneração óssea. Salvador. Tese [Doutorado] - Insituto de Ciências da Saúde, Programa de Pós-Graduação em Processos Interativos dos Órgãos e Sistemas, Universidade Federal da Bahia, Insituto de Ciências da Saúde; 2021.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Monção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MM. Avaliação do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>comportamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>biológico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>modificações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>composicionais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>vitrocerâmicas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à base de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>wollastonita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>fosfato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>tricálcico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>regeneração</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>óssea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Salvador. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tese</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Doutorado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Insituto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Ciências da Saúde, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Programa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Pós-Graduação em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Processos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Interativos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Órgãos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e Sistemas, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Universidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Federal da Bahia, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Insituto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Ciências da Saúde; 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CBF012">
+    <w:p w14:paraId="40BB79EE" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="618F3FF1">
+    <w:p w14:paraId="7341837D" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:kinsoku/>
-[...2 lines deleted...]
-        <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:snapToGrid/>
-[...5 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Da </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:t>Cruz DT. Um estudo com as Pirâmides Coloridas de Pfister relacionando afetividade e a qualidade de vida do idoso com doença de Alzheimer e o cuidador formal. Tese [Doutorado] - Pós-Graduação em Saúde e Desenvolvimento na Região Centro-Oeste, Universidade Federal de Mato Grosso do Sul, 2017.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cruz DT. Um </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>estudo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Pirâmides</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Coloridas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Pfister </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>relacionando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>afetividade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e a qualidade de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>vida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>idoso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>doença</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Alzheimer e o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>cuidador</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formal. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tese</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Doutorado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] - Pós-Graduação em Saúde e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Desenvolvimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Região</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Centro-Oeste, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Universidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Federal de Mato Grosso do Sul, 2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643987CE">
+    <w:p w14:paraId="335E3F0F" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...10 lines deleted...]
-        <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:snapToGrid/>
-[...5 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03E88EBB">
+    <w:p w14:paraId="41A5E49C" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...10 lines deleted...]
-        <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:snapToGrid/>
-[...5 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="465D0BEB">
+    <w:p w14:paraId="14401D6D" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...10 lines deleted...]
-        <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:snapToGrid/>
-[...1 lines deleted...]
-        <w:ind w:leftChars="0"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>[PARA ACEITE E PUBLICAÇÃO DO ARTIGO TODAS AS NORMAS DE FORMATAÇÃO DEVEM SER RIGOROSAMENTE OBSERVADAS]</w:t>
       </w:r>
     </w:p>
-    <w:sectPr>
-[...3 lines deleted...]
-      <w:footerReference r:id="rId6" w:type="default"/>
+    <w:sectPr w:rsidR="008756AA">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11907" w:h="16839"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="567" w:footer="680" w:gutter="0"/>
-      <w:pgBorders>
-[...6 lines deleted...]
-      <w:cols w:space="720" w:num="1"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="326" w:charSpace="0"/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3B9D3212" w14:textId="77777777" w:rsidR="001D6038" w:rsidRDefault="001D6038">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="65B7BD40" w14:textId="77777777" w:rsidR="001D6038" w:rsidRDefault="001D6038">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="86"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="宋体">
-    <w:altName w:val="SimSun"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...4 lines deleted...]
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="default"/>
-[...64 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="6000019F" w:csb1="DFD70000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:altName w:val="Lucida Sans Unicode"/>
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="VolkswagenSerial">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="455B1625">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AE71DF1" w14:textId="77777777" w:rsidR="00DD3461" w:rsidRDefault="00DD3461">
     <w:pPr>
-      <w:pStyle w:val="27"/>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A82D1EB" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
       <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
-        <w:tab w:val="clear" w:pos="4680"/>
-        <w:tab w:val="clear" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...1 lines deleted...]
-        <w:bCs w:val="0"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="41F6EEA4">
+  <w:p w14:paraId="47BBFD76" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="27"/>
+      <w:pStyle w:val="Rodap"/>
       <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
-        <w:tab w:val="clear" w:pos="4680"/>
-        <w:tab w:val="clear" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...2 lines deleted...]
-        <w:sz w:val="24"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...3 lines deleted...]
-        <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Brazilian Journal of Radiation Technology Research</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b w:val="0"/>
-[...1 lines deleted...]
-        <w:sz w:val="24"/>
+        <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2982CB15" wp14:editId="19B5AE70">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1828800" cy="1828800"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name="Caixa de Texto 9"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1828800" cy="1828800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6CCCF280">
+                        <w:p w14:paraId="03C3CDC1" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
                           <w:pPr>
-                            <w:pStyle w:val="27"/>
+                            <w:pStyle w:val="Rodap"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
@@ -6969,71 +16208,71 @@
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>20</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251660288;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQOpYvNQnAgAAZgQAAA4AAABkcnMvZTJvRG9jLnhtbK1UwW7bMAy9D9g/&#10;CLqvTjKsSIM4RZagw4BiLZAWOyuyHAuQREFSYndfvyc7Toduhx52kSmRetR7JL287axhJxWiJlfy&#10;6dWEM+UkVdodSv78dPdpzllMwlXCkFMlf1GR364+fli2fqFm1JCpVGAAcXHR+pI3KflFUUTZKCvi&#10;FXnl4KwpWJGwDYeiCqIFujXFbDK5LloKlQ8kVYw43Q5OfkYM7wGkutZSbUkerXJpQA3KiARKsdE+&#10;8lX/2rpWMj3UdVSJmZKDaepXJIG9z2uxWorFIQjfaHl+gnjPE95wskI7JL1AbUUS7Bj0X1BWy0CR&#10;6nQlyRYDkV4RsJhO3miza4RXPRdIHf1F9Pj/YOWP02Nguir5DWdOWBR8I3QnWKXYk+oSsZusUevj&#10;AqE7j+DUfaUOnTOeRxxm6l0dbP6CFIMfCr9cFAYSk/nSfDafT+CS8I0b4Bev132I6Zsiy7JR8oAS&#10;9sqK031MQ+gYkrM5utPG9GU0jrUlv/78ZdJfuHgAbhxyZBLDY7OVun13Zran6gXEAg3tEb2800h+&#10;L2J6FAH9gAdjYtIDltoQktDZ4qyh8Otf5zkeZYKXsxb9VXKHceLMfHcoHwDTaITR2I+GO9oNoWGn&#10;mEQvexMXQjKjWQeyPzFG65wDLuEkMpU8jeYmDT2OMZRqve6Djj7oQzNcQPN5ke7dzsucJgsZ/fqY&#10;IGavcRZoUOWsG9qvr9J5VHJ//7nvo15/D6vfUEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAA&#10;X3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJlbHOlkMFqwzAMhu+D&#10;vYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6RsYNf1oDA78jEH&#10;A++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81EnGxtIwddrLva&#10;gHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg24Ru5RrMcsBrwLBoH&#10;alnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfublIPcAAADhAQAAEwAA&#10;AFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtAqBxgZE8Si2RseUxo&#10;b4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjCSh6R5aa+vSn3R48s&#10;Upq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbYwucQxfaQrk8mAQeW&#10;4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHxCiE+w5g0lAmsjPui&#10;gFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQAFAAAAAgAh07iQH7m&#10;5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAkAQAAFtDb250ZW50X1R5cGVzXS54bWxQSwECFAAKAAAA&#10;AACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAByAwAAX3JlbHMvUEsBAhQAFAAAAAgAh07i&#10;QIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAlgMAAF9yZWxzLy5yZWxzUEsBAhQACgAAAAAAh07i&#10;QAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAACACHTuJAs0lY7tAA&#10;AAAFAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQAFAAAAAgAh07iQOpY&#10;vNQnAgAAZgQAAA4AAAAAAAAAAQAgAAAAHwEAAGRycy9lMm9Eb2MueG1sUEsFBgAAAAAGAAYAWQEA&#10;ALgFAAAAAA==&#10;">
-[...4 lines deleted...]
-              <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
+            <v:shapetype w14:anchorId="2982CB15" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Caixa de Texto 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:92.8pt;margin-top:0;width:2in;height:2in;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8fyqUPQIAAOQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN+P0zAMfkfif4jyzroNcZqmdaex0xDS&#10;xJ3YIZ6zNFkr0jhKvLXjr8dJfwwdvBziJXVj+7P92c7qvq0NuygfKrA5n02mnCkroajsKeffnnfv&#10;FpwFFLYQBqzK+VUFfr9++2bVuKWaQwmmUJ4RiA3LxuW8RHTLLAuyVLUIE3DKklKDrwXSrz9lhRcN&#10;odcmm0+nd1kDvnAepAqBbh86JV8nfK2VxEetg0Jmck65YTp9Oo/xzNYrsTx54cpK9mmIf8iiFpWl&#10;oCPUg0DBzr76A6qupIcAGicS6gy0rqRKNVA1s+mLag6lcCrVQuQEN9IU/h+s/HI5uCfPsP0ILTUw&#10;EtK4sAx0Getpta/jlzJlpCcKryNtqkUmo9NivlhMSSVJN/wQTnZzdz7gJwU1i0LOPfUl0SUu+4Cd&#10;6WASo1nYVcak3hjLmpzfvf8wTQ6jhsCNpRi3ZJOEV6MigrFflWZVkXKOF2mi1NZ4dhE0C0JKZTGV&#10;m5DIOlppCvsax94+uqo0ba9xHj1SZLA4OteVBZ/qfZF28WNIWXf2AwNd3ZECbI9t38QjFFfqrYdu&#10;7IOTu4r434uAT8LTnFPPaHfxkQ5tgHiGXuKsBP/zb/fRnsaPtJw1tDc5t7TYnJnPlsYyrtgg+EE4&#10;DoI911sg8mf0JjiZRHLwaAZRe6i/00JvYgxSCSspUs5xELfY7S49CFJtNsmIFskJ3NuDkxE6Ndtt&#10;zkgzlEYrktIx0ZNFq5SGs1/7uKu//yer2+O0/gUAAP//AwBQSwMEFAAGAAgAAAAhAHGq0bnXAAAA&#10;BQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe+T9h8iI3HbUgZCVWk6sYlyRGLlwDFrTFtI&#10;nCrJuvLvMQgJLpafnvX8vXI7OysmDHHwpOBqnYFAar0ZqFPw0tSrHERMmoy2nlDBJ0bYVstFqQvj&#10;z/SM0yF1gkMoFlpBn9JYSBnbHp2Oaz8isffmg9OJZeikCfrM4c7KTZbdSqcH4g+9HnHfY/txODkF&#10;+7ppwoQx2Fd8rK/fn3Y3+DArdXkx39+BSDinv2P4xmd0qJjp6E9korAKuEj6mext8pzl8XeRVSn/&#10;01dfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPx/KpQ9AgAA5AQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHGq0bnXAAAABQEAAA8AAAAAAAAA&#10;AAAAAAAAlwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6CCCF280">
+                  <w:p w14:paraId="03C3CDC1" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
                     <w:pPr>
-                      <w:pStyle w:val="27"/>
+                      <w:pStyle w:val="Rodap"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
@@ -7075,807 +16314,921 @@
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>20</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...2 lines deleted...]
-        <w:sz w:val="24"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve"> - </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
-        <w:i w:val="0"/>
-        <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>ISSN 2966-4292</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...3 lines deleted...]
-        <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:color w:val="auto"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
-      <w:t>202x;1:1-x.e000x</w:t>
+      <w:t>202x;1:1-</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>x.e</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>000x</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="52ED0B3B">
+  <w:p w14:paraId="11F77096" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
     <w:pPr>
-      <w:pStyle w:val="27"/>
+      <w:pStyle w:val="Rodap"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="00B050"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7D832F8E">
+  <w:p w14:paraId="5CA6E05D" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
     <w:pPr>
-      <w:pStyle w:val="88"/>
+      <w:pStyle w:val="Default"/>
       <w:ind w:left="-142" w:right="-143"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="0890180E">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1569BA81" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="27"/>
+      <w:pStyle w:val="Rodap"/>
       <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
-        <w:tab w:val="clear" w:pos="4680"/>
-        <w:tab w:val="clear" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:iCs w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:iCs w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A973BDD" wp14:editId="66E054D7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1828800" cy="1828800"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="Caixa de Texto 12"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1828800" cy="1828800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3E3D8609">
+                        <w:p w14:paraId="4723A7DA" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
                           <w:pPr>
-                            <w:pStyle w:val="27"/>
+                            <w:pStyle w:val="Rodap"/>
                             <w:rPr>
-                              <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> / </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="pt-BR"/>
                             </w:rPr>
                             <w:t>7</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251661312;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQJrZ4rEnAgAAaAQAAA4AAABkcnMvZTJvRG9jLnhtbK1UwW7bMAy9D9g/&#10;CLqvdjOsCII4RdYgw4BgLdAOOyuyHAuQREFSamdfvyc7Totuhx52cSiRfNR7JLO87a1hzypETa7i&#10;11clZ8pJqrU7VPzn0/bTnLOYhKuFIacqflKR364+flh2fqFm1JKpVWAAcXHR+Yq3KflFUUTZKivi&#10;FXnl4GwoWJFwDIeiDqIDujXFrCxvio5C7QNJFSNuN6OTnxHDewCpabRUG5JHq1waUYMyIoFSbLWP&#10;fDW8tmmUTPdNE1VipuJgmoYvisDe52+xWorFIQjfanl+gnjPE95wskI7FL1AbUQS7Bj0X1BWy0CR&#10;mnQlyRYjkUERsLgu32jz2AqvBi6QOvqL6PH/wcofzw+B6RqTMOPMCYuO3wndC1Yr9qT6RAwOqNT5&#10;uEDwo0d46r9Sj4zpPuIyk++bYPMvaDH4ofHpojGgmMxJ89l8XsIl4ZsOwC9e0n2I6Zsiy7JR8YAm&#10;DtqK511MY+gUkqs52mpjhkYax7qK33z+Ug4JFw/AjUONTGJ8bLZSv+/PzPZUn0As0Dgg0cutRvGd&#10;iOlBBEwEHoydSff4NIZQhM4WZy2F3/+6z/FoFLycdZiwijssFGfmu0MDAZgmI0zGfjLc0d4RRvYa&#10;u+jlYCIhJDOZTSD7C4u0zjXgEk6iUsXTZN6lccqxiFKt10PQ0Qd9aMcEjJ8XaecevcxlspDRr48J&#10;Yg4aZ4FGVc66YQCHLp2XJU/46/MQ9fIHsfoDUEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAA&#10;X3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJlbHOlkMFqwzAMhu+D&#10;vYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6RsYNf1oDA78jEH&#10;A++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81EnGxtIwddrLva&#10;gHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg24Ru5RrMcsBrwLBoH&#10;alnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfublIPcAAADhAQAAEwAA&#10;AFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtAqBxgZE8Si2RseUxo&#10;b4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjCSh6R5aa+vSn3R48s&#10;Upq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbYwucQxfaQrk8mAQeW&#10;4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHxCiE+w5g0lAmsjPui&#10;gFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQAFAAAAAgAh07iQH7m&#10;5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAkAQAAFtDb250ZW50X1R5cGVzXS54bWxQSwECFAAKAAAA&#10;AACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAByAwAAX3JlbHMvUEsBAhQAFAAAAAgAh07i&#10;QIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAlgMAAF9yZWxzLy5yZWxzUEsBAhQACgAAAAAAh07i&#10;QAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAACACHTuJAs0lY7tAA&#10;AAAFAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQAFAAAAAgAh07iQJrZ&#10;4rEnAgAAaAQAAA4AAAAAAAAAAQAgAAAAHwEAAGRycy9lMm9Eb2MueG1sUEsFBgAAAAAGAAYAWQEA&#10;ALgFAAAAAA==&#10;">
-[...4 lines deleted...]
-              <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
+            <v:shapetype w14:anchorId="0A973BDD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Caixa de Texto 12" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:92.8pt;margin-top:0;width:2in;height:2in;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBk7KH5PwIAAOsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP0zAMfkfiP0R5Z+2GOE3TutPYaQhp&#10;4k4MxHOWJmtFGkeJt3b8epx07U4HL4d4Sd3Y/mx/trO87xrDzsqHGmzBp5OcM2UllLU9Fvz7t+27&#10;OWcBhS2FAasKflGB36/evlm2bqFmUIEplWcEYsOidQWvEN0iy4KsVCPCBJyypNTgG4H0649Z6UVL&#10;6I3JZnl+l7XgS+dBqhDo9qFX8lXC11pJfNQ6KGSm4JQbptOn8xDPbLUUi6MXrqrlNQ3xD1k0orYU&#10;dIR6ECjYydd/QDW19BBA40RCk4HWtVSpBqpmmr+oZl8Jp1ItRE5wI03h/8HKL+e9e/IMu4/QUQMj&#10;Ia0Li0CXsZ5O+yZ+KVNGeqLwMtKmOmQyOs1n83lOKkm64Ydwspu78wE/KWhYFAruqS+JLnHeBexN&#10;B5MYzcK2Nib1xljWFvzu/Yc8OYwaAjeWYtySTRJejIoIxn5VmtVlyjlepIlSG+PZWdAsCCmVxVRu&#10;QiLraKUp7Gscr/bRVaVpe43z6JEig8XRuakt+FTvi7TLn0PKurcfGOjrjhRgd+io8Ge9PEB5oRZ7&#10;6Kc/OLmtqQ07EfBJeBp3ah2tMD7SoQ0Q3XCVOKvA//rbfbSnKSQtZy2tT8Et7Tdn5rOl6YybNgh+&#10;EA6DYE/NBqgHU3oanEwiOXg0g6g9ND9or9cxBqmElRSp4DiIG+xXmN4FqdbrZET75ATu7N7JCJ16&#10;7tYnpFFKExa56Zm4ckYblWb0uv1xZZ//J6vbG7X6DQAA//8DAFBLAwQUAAYACAAAACEAcarRudcA&#10;AAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF75P2HyIjcdtSBkJVaTqxiXJEYuXAMWtM&#10;W0icKsm68u8xCAkulp+e9fy9cjs7KyYMcfCk4GqdgUBqvRmoU/DS1KscREyajLaeUMEnRthWy0Wp&#10;C+PP9IzTIXWCQygWWkGf0lhIGdsenY5rPyKx9+aD04ll6KQJ+szhzspNlt1KpwfiD70ecd9j+3E4&#10;OQX7umnChDHYV3ysr9+fdjf4MCt1eTHf34FIOKe/Y/jGZ3SomOnoT2SisAq4SPqZ7G3ynOXxd5FV&#10;Kf/TV18AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZOyh+T8CAADrBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcarRudcAAAAFAQAADwAAAAAA&#10;AAAAAAAAAACZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="3E3D8609">
+                  <w:p w14:paraId="4723A7DA" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
                     <w:pPr>
-                      <w:pStyle w:val="27"/>
+                      <w:pStyle w:val="Rodap"/>
                       <w:rPr>
-                        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> / </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
-                        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t>7</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:iCs w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Brazilian Journal of Radiation Technology Research</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:iCs w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve"> - </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
-        <w:i w:val="0"/>
-        <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>ISSN 2966-4292</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        <w:iCs w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:iCs w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> 202x;1:1-</w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:color w:val="auto"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
-      <w:t>202x;1:1-x.e000x</w:t>
+      <w:t>x.e</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>000x</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-[...1 lines deleted...]
-    <w:p>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7EA70406" w14:textId="77777777" w:rsidR="001D6038" w:rsidRDefault="001D6038">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="38348C70" w14:textId="77777777" w:rsidR="001D6038" w:rsidRDefault="001D6038">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="0F7392C2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D564E86" w14:textId="77777777" w:rsidR="00DD3461" w:rsidRDefault="00DD3461">
     <w:pPr>
-      <w:pStyle w:val="25"/>
+      <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="062258B6" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="008756AA">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="VolkswagenSerial" w:hAnsi="VolkswagenSerial" w:cs="Arial"/>
-        <w:color w:val="808080" w:themeColor="text1" w:themeTint="80"/>
-[...7 lines deleted...]
-        </w14:textFill>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:rPr>
       <w:id w:val="2009552909"/>
-      <w:docPartObj>
-[...1 lines deleted...]
-      </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:color w:val="auto"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000"/>
+        <w14:textFill>
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000">
+              <w14:lumMod w14:val="50000"/>
+              <w14:lumOff w14:val="50000"/>
+            </w14:srgbClr>
+          </w14:solidFill>
+        </w14:textFill>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="VolkswagenSerial" w:hAnsi="VolkswagenSerial" w:cs="Arial"/>
-            <w:color w:val="808080" w:themeColor="text1" w:themeTint="80"/>
+            <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          </w:rPr>
+          <w:id w:val="1922284896"/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:color w:val="000000"/>
             <w14:textFill>
               <w14:solidFill>
-                <w14:schemeClr w14:val="tx1">
+                <w14:srgbClr w14:val="000000">
                   <w14:lumMod w14:val="50000"/>
                   <w14:lumOff w14:val="50000"/>
-                </w14:schemeClr>
+                </w14:srgbClr>
               </w14:solidFill>
             </w14:textFill>
           </w:rPr>
-          <w:id w:val="1922284896"/>
-[...8 lines deleted...]
-          </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:p w14:paraId="323F6828">
+          <w:p w14:paraId="038E2919" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="27"/>
+              <w:pStyle w:val="Rodap"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="808080" w:themeColor="text1" w:themeTint="80"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:lang w:val="pt-BR"/>
-                <w14:textFill>
-[...6 lines deleted...]
-                </w14:textFill>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="808080" w:themeColor="text1" w:themeTint="80"/>
+                <w:noProof/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:lang w:val="pt-BR"/>
-                <w14:textFill>
-[...6 lines deleted...]
-                </w14:textFill>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="114300" distR="114300">
+                <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="69F1AEF0" wp14:editId="77D12C7D">
                   <wp:extent cx="4668520" cy="1039495"/>
                   <wp:effectExtent l="0" t="0" r="17780" b="8255"/>
                   <wp:docPr id="7" name="Imagem 7" descr="Logo oficial BJRTR"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="7" name="Imagem 7" descr="Logo oficial BJRTR"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId1"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4668520" cy="1039495"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E3E2F97">
+          <w:p w14:paraId="7FCB57EE" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="27"/>
+              <w:pStyle w:val="Rodap"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="808080" w:themeColor="text1" w:themeTint="80"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:lang w:val="pt-BR"/>
-                <w14:textFill>
-[...6 lines deleted...]
-                </w14:textFill>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Braz J Rad Tec Res., 2024;1:1-x.e000x </w:t>
+              <w:t xml:space="preserve">Braz J </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Rad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tec Res., 2024;1:1-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>x.e</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">000x </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61160BF7">
+          <w:p w14:paraId="36F939FA" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="27"/>
+              <w:pStyle w:val="Rodap"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Recebido em: xx/xx/2025</w:t>
+              <w:t xml:space="preserve">Recebido em: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>/2025</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12B48FB8">
+          <w:p w14:paraId="1231F0AF" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="27"/>
+              <w:pStyle w:val="Rodap"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Aprovado em: xx/xx/2025</w:t>
+              <w:t xml:space="preserve">Aprovado em: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>/2025</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4410C153">
+          <w:p w14:paraId="20EB1A48" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="27"/>
+              <w:pStyle w:val="Rodap"/>
               <w:wordWrap w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">DOI: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>https://doi.org/10.xxxxx/bjrtr.vx</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7397F254">
+          <w:p w14:paraId="765BF22D" w14:textId="2A136A3B" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="27"/>
+              <w:pStyle w:val="Rodap"/>
               <w:wordWrap w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>TAXA DE PUBLICAÇÃO 2025</w:t>
+              <w:t>TAXA DE PUBLICAÇÃO 202</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00051ED9">
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> = </w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bCs w:val="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>R$ 100,00 para sócios da ABTER e R$ 200,00 não sócios</w:t>
+              <w:t xml:space="preserve"> =</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD3461">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">isento </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>para sócios</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD3461">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contribuintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da ABTER e R$ 200,00 não sócios</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CD8CAF2">
+          <w:p w14:paraId="4066A720" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="27"/>
+              <w:pStyle w:val="Rodap"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="VolkswagenSerial" w:hAnsi="VolkswagenSerial" w:cs="Arial"/>
-                <w:color w:val="808080" w:themeColor="text1" w:themeTint="80"/>
-[...7 lines deleted...]
-                </w14:textFill>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EA4A88E" wp14:editId="7DE30DD9">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-43815</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>126365</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="5448300" cy="7620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="Conector Reto 3"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="5448300" cy="7620"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:ln>
@@ -7885,227 +17238,232 @@
                                 <a:headEnd type="none" w="med" len="med"/>
                                 <a:tailEnd type="none" w="med" len="med"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="2">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:srgbClr val="FFFFFF"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:srgbClr val="FFFFFF"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData">
                   <w:pict>
                     <v:line id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="20" style="position:absolute;left:0pt;margin-left:-3.45pt;margin-top:9.95pt;height:0.6pt;width:429pt;z-index:251659264;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="t" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAGImTkdQAAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQW/CMAyF75P2HyIj7TJBEiQYlKYcNrH7YOMcGq+taJwq&#10;CVD+/bzTdnqy39Pz53I7+l5cMaYukAE9UyCQ6uA6agx8HnbTFYiULTnbB0IDd0ywrR4fSlu4cKMP&#10;vO5zI7iEUmENtDkPhZSpbtHbNAsDEnvfIXqbeYyNdNHeuNz3cq7UUnrbEV9o7YCvLdbn/cUbeNml&#10;525Ux0xvFOL56/6+OOijMU8TrTYgMo75Lwy/+IwOFTOdwoVcEr2B6XLNSd6vWdlfLbQGcTIwZ5VV&#10;Kf8/UP0AUEsDBBQAAAAIAIdO4kClG2zk6gEAAPADAAAOAAAAZHJzL2Uyb0RvYy54bWytU8mO2zAM&#10;vRfoPwi6N842S404c0iaXoo26PIBjCTbArRB1MTJ35eSM5l2esmhF1kiqUe+p+fV08kadlQRtXcN&#10;n02mnCknvNSua/ivn7sPj5xhAifBeKcaflbIn9bv362GUKu5772RKjICcVgPoeF9SqGuKhS9soAT&#10;H5SjZOujhUTH2FUywkDo1lTz6fS+GnyUIXqhECm6HZP8ghhvAfRtq4XaevFslUsjalQGElHCXgfk&#10;6zJt2yqRvrUtqsRMw4lpKis1of0hr9V6BXUXIfRaXEaAW0Z4w8mCdtT0CrWFBOw56n+grBbRo2/T&#10;RHhbjUSKIsRiNn2jzY8egipcSGoMV9Hx/8GKr8d9ZFo2fMGZA0sPvqFnF8lH9l0lzxZZoiFgTZUb&#10;t4+XE4Z9zHxPbbT5S0zYqch6vsqqTokJCt4tl4+LKSkuKPdwPy+qV693Q8T0WXnL8qbhRrtMGmo4&#10;fsFE/aj0pSSHnd9pY8rDGceGhs/vlgUdyI0tuYAa2UCM0HWcgenI5iLFAoneaJmvZyCM3WFjIjsC&#10;mWO2W3582Gay1O6vstx7C9iPdSU12qZXID85ydI5kGyOZON5HKskZ0ZR17wrcybQ5pZKam0cTZD1&#10;HhXOu4OX5yJ8iZMRyowX02an/Xkut19/1PVvUEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAA&#10;X3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJlbHOlkMFqwzAMhu+D&#10;vYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6RsYNf1oDA78jEH&#10;A++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81EnGxtIwddrLva&#10;gHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg24Ru5RrMcsBrwLBoH&#10;alnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfublIPcAAADhAQAAEwAA&#10;AFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtAqBxgZE8Si2RseUxo&#10;b4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjCSh6R5aa+vSn3R48s&#10;Upq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbYwucQxfaQrk8mAQeW&#10;4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHxCiE+w5g0lAmsjPui&#10;gFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQAFAAAAAgAh07iQH7m&#10;5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAVwQAAFtDb250ZW50X1R5cGVzXS54bWxQSwECFAAKAAAA&#10;AACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAA5AwAAX3JlbHMvUEsBAhQAFAAAAAgAh07i&#10;QIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAXQMAAF9yZWxzLy5yZWxzUEsBAhQACgAAAAAAh07i&#10;QAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAACACHTuJAGImTkdQA&#10;AAAIAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQAFAAAAAgAh07iQKUb&#10;bOTqAQAA8AMAAA4AAAAAAAAAAQAgAAAAIwEAAGRycy9lMm9Eb2MueG1sUEsFBgAAAAAGAAYAWQEA&#10;AH8FAAAAAA==&#10;">
                       <v:fill on="f" focussize="0,0"/>
                       <v:stroke weight="2pt" color="#1F497D [3215]" joinstyle="round"/>
                       <v:imagedata o:title=""/>
                       <o:lock v:ext="edit" aspectratio="f"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
-      <w:p w14:paraId="02C5E4C8">
+      <w:p w14:paraId="3D265D5A" w14:textId="77777777" w:rsidR="008756AA" w:rsidRDefault="00000000">
         <w:pPr>
-          <w:pStyle w:val="27"/>
+          <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="CBA076DE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CBA076DE"/>
-    <w:lvl w:ilvl="0" w:tentative="0">
+    <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="D741960A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D741960A"/>
-    <w:lvl w:ilvl="0" w:tentative="0">
+    <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperLetter"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="E80BB323"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E80BB323"/>
-    <w:lvl w:ilvl="0" w:tentative="0">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="093C7048"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="093C7048"/>
-    <w:lvl w:ilvl="0" w:tentative="0">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20143ABA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="20143ABA"/>
-    <w:lvl w:ilvl="0" w:tentative="0">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65C9BC15"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="65C9BC15"/>
-    <w:lvl w:ilvl="0" w:tentative="0">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69237F84"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="69237F84"/>
-    <w:lvl w:ilvl="0" w:tentative="0">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="832720007">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="472723216">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="77606872">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1040202538">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1735545706">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2013414203">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1878740717">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:removePersonalInformation/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00590D07"/>
     <w:rsid w:val="00004616"/>
     <w:rsid w:val="00011C8B"/>
     <w:rsid w:val="00011DD6"/>
     <w:rsid w:val="00013BD2"/>
     <w:rsid w:val="00015D66"/>
     <w:rsid w:val="000206B0"/>
     <w:rsid w:val="0002370F"/>
     <w:rsid w:val="000264B9"/>
     <w:rsid w:val="00041CE0"/>
     <w:rsid w:val="00046CB6"/>
+    <w:rsid w:val="00051ED9"/>
     <w:rsid w:val="00055B75"/>
     <w:rsid w:val="00056F83"/>
     <w:rsid w:val="000601E9"/>
     <w:rsid w:val="00061E10"/>
     <w:rsid w:val="00061E5E"/>
     <w:rsid w:val="0006404C"/>
     <w:rsid w:val="000713AA"/>
     <w:rsid w:val="00073E7E"/>
     <w:rsid w:val="00073E91"/>
     <w:rsid w:val="00077654"/>
     <w:rsid w:val="000803BA"/>
     <w:rsid w:val="000804AD"/>
     <w:rsid w:val="00081998"/>
     <w:rsid w:val="000820AD"/>
     <w:rsid w:val="000825CF"/>
     <w:rsid w:val="0008367C"/>
     <w:rsid w:val="00085069"/>
     <w:rsid w:val="00086ADE"/>
     <w:rsid w:val="0009043B"/>
     <w:rsid w:val="00091E9E"/>
     <w:rsid w:val="00095FCC"/>
     <w:rsid w:val="000A7320"/>
     <w:rsid w:val="000B0028"/>
     <w:rsid w:val="000B42A2"/>
     <w:rsid w:val="000C2E14"/>
@@ -8137,50 +17495,51 @@
     <w:rsid w:val="001530B5"/>
     <w:rsid w:val="0015473C"/>
     <w:rsid w:val="001567E5"/>
     <w:rsid w:val="00160927"/>
     <w:rsid w:val="00160B0A"/>
     <w:rsid w:val="0016208E"/>
     <w:rsid w:val="00163238"/>
     <w:rsid w:val="00167644"/>
     <w:rsid w:val="0017372E"/>
     <w:rsid w:val="001755E3"/>
     <w:rsid w:val="00182D6E"/>
     <w:rsid w:val="00193D3F"/>
     <w:rsid w:val="00195AB1"/>
     <w:rsid w:val="00195EE3"/>
     <w:rsid w:val="001975BC"/>
     <w:rsid w:val="001A32E8"/>
     <w:rsid w:val="001B0795"/>
     <w:rsid w:val="001B2D1A"/>
     <w:rsid w:val="001B59B0"/>
     <w:rsid w:val="001B63AE"/>
     <w:rsid w:val="001B6434"/>
     <w:rsid w:val="001B7A5B"/>
     <w:rsid w:val="001C47C6"/>
     <w:rsid w:val="001D16BF"/>
     <w:rsid w:val="001D4C49"/>
+    <w:rsid w:val="001D6038"/>
     <w:rsid w:val="001D608F"/>
     <w:rsid w:val="001E4999"/>
     <w:rsid w:val="001F0C86"/>
     <w:rsid w:val="001F1BBB"/>
     <w:rsid w:val="001F2CFA"/>
     <w:rsid w:val="001F34E3"/>
     <w:rsid w:val="001F3AC8"/>
     <w:rsid w:val="001F540C"/>
     <w:rsid w:val="00205582"/>
     <w:rsid w:val="002102EE"/>
     <w:rsid w:val="002167FB"/>
     <w:rsid w:val="00223333"/>
     <w:rsid w:val="00224124"/>
     <w:rsid w:val="002244DC"/>
     <w:rsid w:val="0022711C"/>
     <w:rsid w:val="00230752"/>
     <w:rsid w:val="00234AEE"/>
     <w:rsid w:val="00243619"/>
     <w:rsid w:val="00246CCB"/>
     <w:rsid w:val="00247260"/>
     <w:rsid w:val="00257ADD"/>
     <w:rsid w:val="00257CDB"/>
     <w:rsid w:val="002624F7"/>
     <w:rsid w:val="002637F8"/>
     <w:rsid w:val="00265B8C"/>
@@ -8291,50 +17650,51 @@
     <w:rsid w:val="005243D3"/>
     <w:rsid w:val="00531776"/>
     <w:rsid w:val="00532EA5"/>
     <w:rsid w:val="005428EB"/>
     <w:rsid w:val="00546773"/>
     <w:rsid w:val="0055072B"/>
     <w:rsid w:val="005534C1"/>
     <w:rsid w:val="00563B3A"/>
     <w:rsid w:val="00566CDE"/>
     <w:rsid w:val="00576295"/>
     <w:rsid w:val="00590D07"/>
     <w:rsid w:val="00597B83"/>
     <w:rsid w:val="005A281A"/>
     <w:rsid w:val="005B114E"/>
     <w:rsid w:val="005B2AEB"/>
     <w:rsid w:val="005C329A"/>
     <w:rsid w:val="005C50DD"/>
     <w:rsid w:val="005D42AF"/>
     <w:rsid w:val="005D6CB0"/>
     <w:rsid w:val="005E2D44"/>
     <w:rsid w:val="005E45B9"/>
     <w:rsid w:val="005E46B2"/>
     <w:rsid w:val="005E74AD"/>
     <w:rsid w:val="005F261F"/>
     <w:rsid w:val="005F4F2D"/>
+    <w:rsid w:val="00601E8A"/>
     <w:rsid w:val="00606BE1"/>
     <w:rsid w:val="00611079"/>
     <w:rsid w:val="006118A8"/>
     <w:rsid w:val="00611FC1"/>
     <w:rsid w:val="006127BA"/>
     <w:rsid w:val="00614DD8"/>
     <w:rsid w:val="00621EE2"/>
     <w:rsid w:val="006325B2"/>
     <w:rsid w:val="00634785"/>
     <w:rsid w:val="00634D35"/>
     <w:rsid w:val="00636DF9"/>
     <w:rsid w:val="00646030"/>
     <w:rsid w:val="00661FA0"/>
     <w:rsid w:val="00671DDA"/>
     <w:rsid w:val="0067539D"/>
     <w:rsid w:val="00675787"/>
     <w:rsid w:val="00677CA5"/>
     <w:rsid w:val="00681A21"/>
     <w:rsid w:val="0068448A"/>
     <w:rsid w:val="00684CA1"/>
     <w:rsid w:val="00685F7E"/>
     <w:rsid w:val="00693DF8"/>
     <w:rsid w:val="0069770E"/>
     <w:rsid w:val="006A152A"/>
     <w:rsid w:val="006A434B"/>
@@ -8389,50 +17749,51 @@
     <w:rsid w:val="007C78E0"/>
     <w:rsid w:val="007E1EEA"/>
     <w:rsid w:val="007E2F56"/>
     <w:rsid w:val="007E7825"/>
     <w:rsid w:val="007F4E72"/>
     <w:rsid w:val="007F5400"/>
     <w:rsid w:val="007F6195"/>
     <w:rsid w:val="0080037E"/>
     <w:rsid w:val="00802E5A"/>
     <w:rsid w:val="00803A66"/>
     <w:rsid w:val="008101C5"/>
     <w:rsid w:val="008142B4"/>
     <w:rsid w:val="00816FBB"/>
     <w:rsid w:val="0082207A"/>
     <w:rsid w:val="0082472A"/>
     <w:rsid w:val="0082593A"/>
     <w:rsid w:val="0082673C"/>
     <w:rsid w:val="00833724"/>
     <w:rsid w:val="0084139D"/>
     <w:rsid w:val="00842544"/>
     <w:rsid w:val="00847EB5"/>
     <w:rsid w:val="0085165A"/>
     <w:rsid w:val="00860EF8"/>
     <w:rsid w:val="008626D7"/>
     <w:rsid w:val="00870E0A"/>
+    <w:rsid w:val="008756AA"/>
     <w:rsid w:val="00880399"/>
     <w:rsid w:val="00882DFE"/>
     <w:rsid w:val="00884589"/>
     <w:rsid w:val="00884757"/>
     <w:rsid w:val="00886228"/>
     <w:rsid w:val="008868D7"/>
     <w:rsid w:val="00890DB2"/>
     <w:rsid w:val="00892C84"/>
     <w:rsid w:val="008939C0"/>
     <w:rsid w:val="00897853"/>
     <w:rsid w:val="008A07E4"/>
     <w:rsid w:val="008A5FEE"/>
     <w:rsid w:val="008A6346"/>
     <w:rsid w:val="008A7613"/>
     <w:rsid w:val="008B0941"/>
     <w:rsid w:val="008B1128"/>
     <w:rsid w:val="008B6370"/>
     <w:rsid w:val="008C3C0B"/>
     <w:rsid w:val="008D458A"/>
     <w:rsid w:val="008D4707"/>
     <w:rsid w:val="008D6863"/>
     <w:rsid w:val="008D6D1B"/>
     <w:rsid w:val="008E255D"/>
     <w:rsid w:val="008E44C6"/>
     <w:rsid w:val="008F2BDA"/>
@@ -8505,50 +17866,51 @@
     <w:rsid w:val="00A77BAE"/>
     <w:rsid w:val="00A81852"/>
     <w:rsid w:val="00A822EA"/>
     <w:rsid w:val="00A83CFC"/>
     <w:rsid w:val="00A856D1"/>
     <w:rsid w:val="00A92D37"/>
     <w:rsid w:val="00AA028D"/>
     <w:rsid w:val="00AA15B1"/>
     <w:rsid w:val="00AA196E"/>
     <w:rsid w:val="00AA3DEC"/>
     <w:rsid w:val="00AB0120"/>
     <w:rsid w:val="00AB3140"/>
     <w:rsid w:val="00AB399D"/>
     <w:rsid w:val="00AC0C8C"/>
     <w:rsid w:val="00AC1E3C"/>
     <w:rsid w:val="00AC6B5F"/>
     <w:rsid w:val="00AD326A"/>
     <w:rsid w:val="00AD53E4"/>
     <w:rsid w:val="00AD5920"/>
     <w:rsid w:val="00AD6904"/>
     <w:rsid w:val="00AD6CFE"/>
     <w:rsid w:val="00AE7739"/>
     <w:rsid w:val="00AF5981"/>
     <w:rsid w:val="00B040D5"/>
     <w:rsid w:val="00B05A19"/>
+    <w:rsid w:val="00B0724F"/>
     <w:rsid w:val="00B10930"/>
     <w:rsid w:val="00B33B33"/>
     <w:rsid w:val="00B416DB"/>
     <w:rsid w:val="00B419C2"/>
     <w:rsid w:val="00B437B2"/>
     <w:rsid w:val="00B437FC"/>
     <w:rsid w:val="00B45EB5"/>
     <w:rsid w:val="00B5271E"/>
     <w:rsid w:val="00B53A75"/>
     <w:rsid w:val="00B56051"/>
     <w:rsid w:val="00B57550"/>
     <w:rsid w:val="00B67E70"/>
     <w:rsid w:val="00B706F0"/>
     <w:rsid w:val="00B73039"/>
     <w:rsid w:val="00B73770"/>
     <w:rsid w:val="00B75433"/>
     <w:rsid w:val="00B812D3"/>
     <w:rsid w:val="00B836B2"/>
     <w:rsid w:val="00B848C7"/>
     <w:rsid w:val="00B86B75"/>
     <w:rsid w:val="00B93202"/>
     <w:rsid w:val="00B935A7"/>
     <w:rsid w:val="00B95658"/>
     <w:rsid w:val="00BA184A"/>
     <w:rsid w:val="00BA25B4"/>
@@ -8619,59 +17981,61 @@
     <w:rsid w:val="00D014C5"/>
     <w:rsid w:val="00D04A26"/>
     <w:rsid w:val="00D077CF"/>
     <w:rsid w:val="00D144C1"/>
     <w:rsid w:val="00D17507"/>
     <w:rsid w:val="00D24603"/>
     <w:rsid w:val="00D308A9"/>
     <w:rsid w:val="00D31395"/>
     <w:rsid w:val="00D33AEE"/>
     <w:rsid w:val="00D34C65"/>
     <w:rsid w:val="00D36A3C"/>
     <w:rsid w:val="00D414FF"/>
     <w:rsid w:val="00D42C0E"/>
     <w:rsid w:val="00D454F7"/>
     <w:rsid w:val="00D476B9"/>
     <w:rsid w:val="00D5129A"/>
     <w:rsid w:val="00D531CF"/>
     <w:rsid w:val="00D56934"/>
     <w:rsid w:val="00D56C87"/>
     <w:rsid w:val="00D56FA8"/>
     <w:rsid w:val="00D57576"/>
     <w:rsid w:val="00D63307"/>
     <w:rsid w:val="00D63A8C"/>
     <w:rsid w:val="00D74057"/>
     <w:rsid w:val="00D83999"/>
+    <w:rsid w:val="00D95990"/>
     <w:rsid w:val="00D96ED9"/>
     <w:rsid w:val="00DA10EA"/>
     <w:rsid w:val="00DA2A50"/>
     <w:rsid w:val="00DA4151"/>
     <w:rsid w:val="00DA7E2B"/>
     <w:rsid w:val="00DB536B"/>
     <w:rsid w:val="00DB5793"/>
     <w:rsid w:val="00DC3688"/>
     <w:rsid w:val="00DC57EF"/>
+    <w:rsid w:val="00DD3461"/>
     <w:rsid w:val="00DD3695"/>
     <w:rsid w:val="00DD4695"/>
     <w:rsid w:val="00DE148A"/>
     <w:rsid w:val="00DE3DF9"/>
     <w:rsid w:val="00DF2FE2"/>
     <w:rsid w:val="00DF3895"/>
     <w:rsid w:val="00DF4CB9"/>
     <w:rsid w:val="00DF6321"/>
     <w:rsid w:val="00E01BD1"/>
     <w:rsid w:val="00E0758F"/>
     <w:rsid w:val="00E1015F"/>
     <w:rsid w:val="00E1339C"/>
     <w:rsid w:val="00E134BC"/>
     <w:rsid w:val="00E15C51"/>
     <w:rsid w:val="00E20031"/>
     <w:rsid w:val="00E22807"/>
     <w:rsid w:val="00E24A04"/>
     <w:rsid w:val="00E261DD"/>
     <w:rsid w:val="00E2659D"/>
     <w:rsid w:val="00E27D67"/>
     <w:rsid w:val="00E315A3"/>
     <w:rsid w:val="00E4206E"/>
     <w:rsid w:val="00E4252D"/>
     <w:rsid w:val="00E50A2C"/>
     <w:rsid w:val="00E545FD"/>
@@ -8887,1681 +18251,1813 @@
     <w:rsid w:val="793D5F8C"/>
     <w:rsid w:val="79947178"/>
     <w:rsid w:val="7A2472DE"/>
     <w:rsid w:val="7A5D528F"/>
     <w:rsid w:val="7D1257C1"/>
     <w:rsid w:val="7E2A1E5F"/>
     <w:rsid w:val="7E327E17"/>
     <w:rsid w:val="7E3B679A"/>
     <w:rsid w:val="7E5B6A5D"/>
     <w:rsid w:val="7E7E63D9"/>
     <w:rsid w:val="7F393256"/>
     <w:rsid w:val="7F5646F6"/>
     <w:rsid w:val="7F9B3B66"/>
     <w:rsid w:val="7FA86318"/>
     <w:rsid w:val="7FC21827"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapRight m:val="1"/>
+    <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2F3AB1CC"/>
+  <w15:docId w15:val="{222D1635-1CDF-4747-BF24-EE83910F8DF0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
-[...152 lines deleted...]
-    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="34" w:semiHidden="0" w:name="List Paragraph"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 8" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation text" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:qFormat="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:qFormat="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="99"/>
+    <w:lsdException w:name="Light List" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="1"/>
-    <w:next w:val="3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="345B8A" w:themeColor="accent1" w:themeShade="B5"/>
+      <w:color w:val="345A8A" w:themeColor="accent1" w:themeShade="B5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="1"/>
-    <w:next w:val="3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="1"/>
-    <w:next w:val="3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="1"/>
-    <w:next w:val="3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="7">
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="1"/>
-    <w:next w:val="3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="8">
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="1"/>
-    <w:next w:val="3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="9">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="10">
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="1"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="180" w:after="180"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="11">
+  <w:style w:type="character" w:styleId="Refdenotadefim">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="9"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="12">
+  <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="9"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:uiPriority w:val="22"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="13">
+  <w:style w:type="character" w:styleId="Refdecomentrio">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="9"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="14">
+  <w:style w:type="character" w:styleId="Nmerodelinha">
     <w:name w:val="line number"/>
-    <w:basedOn w:val="9"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="character" w:styleId="15">
+  <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="16"/>
+    <w:basedOn w:val="LegendaChar"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="16">
+  <w:style w:type="character" w:customStyle="1" w:styleId="LegendaChar">
     <w:name w:val="Legenda Char"/>
-    <w:basedOn w:val="9"/>
-    <w:link w:val="17"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Legenda"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="17">
+  <w:style w:type="paragraph" w:styleId="Legenda">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="16"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="LegendaChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="18">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="16"/>
+    <w:basedOn w:val="LegendaChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="19">
+  <w:style w:type="paragraph" w:styleId="Textoembloco">
     <w:name w:val="Block Text"/>
-    <w:basedOn w:val="3"/>
-    <w:next w:val="3"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="100"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="20">
+  <w:style w:type="paragraph" w:styleId="Textodecomentrio">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="81"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodecomentrioChar"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="21">
+  <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="1"/>
-    <w:next w:val="3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="345B8A" w:themeColor="accent1" w:themeShade="B5"/>
+      <w:color w:val="345A8A" w:themeColor="accent1" w:themeShade="B5"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="22">
+  <w:style w:type="paragraph" w:styleId="Textodenotadefim">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="96"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodenotadefimChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="23">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="24">
+  <w:style w:type="paragraph" w:styleId="Pr-formataoHTML">
     <w:name w:val="HTML Preformatted"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="91"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Pr-formataoHTMLChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="25">
+  <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="78"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CabealhoChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="26">
+  <w:style w:type="paragraph" w:styleId="Assuntodocomentrio">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="20"/>
-[...1 lines deleted...]
-    <w:link w:val="82"/>
+    <w:basedOn w:val="Textodecomentrio"/>
+    <w:next w:val="Textodecomentrio"/>
+    <w:link w:val="AssuntodocomentrioChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="27">
+  <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="79"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="RodapChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="28">
+  <w:style w:type="paragraph" w:styleId="Data">
     <w:name w:val="Date"/>
-    <w:next w:val="3"/>
+    <w:next w:val="Corpodetexto"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="200"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="29">
+  <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="83"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodebaloChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="30">
+  <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="21"/>
-    <w:next w:val="3"/>
+    <w:basedOn w:val="Ttulo"/>
+    <w:next w:val="Corpodetexto"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="31">
+  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="85"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodenotaderodapChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
   </w:style>
-  <w:style w:type="table" w:styleId="32">
+  <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="10"/>
+    <w:basedOn w:val="Tabelanormal"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
-[...2 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="33">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FirstParagraph">
     <w:name w:val="First Paragraph"/>
-    <w:basedOn w:val="3"/>
-    <w:next w:val="3"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:next w:val="Corpodetexto"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="34">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Compact">
     <w:name w:val="Compact"/>
-    <w:basedOn w:val="3"/>
+    <w:basedOn w:val="Corpodetexto"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="36" w:after="36"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="35">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Author">
     <w:name w:val="Author"/>
-    <w:next w:val="3"/>
+    <w:next w:val="Corpodetexto"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="200"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="36">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
     <w:name w:val="Abstract"/>
-    <w:basedOn w:val="1"/>
-    <w:next w:val="3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="300" w:after="300"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="37">
-[...1 lines deleted...]
-    <w:basedOn w:val="1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bibliografia1">
+    <w:name w:val="Bibliografia1"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefinitionTerm">
     <w:name w:val="Definition Term"/>
-    <w:basedOn w:val="1"/>
-    <w:next w:val="39"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Definition"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Definition">
     <w:name w:val="Definition"/>
-    <w:basedOn w:val="1"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableCaption">
     <w:name w:val="Table Caption"/>
-    <w:basedOn w:val="17"/>
+    <w:basedOn w:val="Legenda"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ImageCaption">
     <w:name w:val="Image Caption"/>
-    <w:basedOn w:val="17"/>
+    <w:basedOn w:val="Legenda"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="42">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figure">
     <w:name w:val="Figure"/>
-    <w:basedOn w:val="1"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurewithCaption">
     <w:name w:val="Figure with Caption"/>
-    <w:basedOn w:val="42"/>
+    <w:basedOn w:val="Figure"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="44">
+  <w:style w:type="character" w:customStyle="1" w:styleId="VerbatimChar">
     <w:name w:val="Verbatim Char"/>
-    <w:basedOn w:val="16"/>
-    <w:link w:val="45"/>
+    <w:basedOn w:val="LegendaChar"/>
+    <w:link w:val="SourceCode"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="45">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SourceCode">
     <w:name w:val="Source Code"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="44"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
       <w:wordWrap w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="46">
-[...2 lines deleted...]
-    <w:next w:val="3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CabealhodoSumrio1">
+    <w:name w:val="Cabeçalho do Sumário1"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
-      <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="47">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KeywordTok">
     <w:name w:val="KeywordTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:b/>
       <w:color w:val="204A87"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="48">
+  <w:style w:type="character" w:customStyle="1" w:styleId="DataTypeTok">
     <w:name w:val="DataTypeTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:color w:val="204A87"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="49">
+  <w:style w:type="character" w:customStyle="1" w:styleId="DecValTok">
     <w:name w:val="DecValTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:color w:val="0000CF"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BaseNTok">
     <w:name w:val="BaseNTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:color w:val="0000CF"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="51">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FloatTok">
     <w:name w:val="FloatTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:color w:val="0000CF"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="52">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ConstantTok">
     <w:name w:val="ConstantTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="53">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharTok">
     <w:name w:val="CharTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:color w:val="4E9A06"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="54">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SpecialCharTok">
     <w:name w:val="SpecialCharTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="55">
+  <w:style w:type="character" w:customStyle="1" w:styleId="StringTok">
     <w:name w:val="StringTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:color w:val="4E9A06"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="56">
+  <w:style w:type="character" w:customStyle="1" w:styleId="VerbatimStringTok">
     <w:name w:val="VerbatimStringTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:color w:val="4E9A06"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="57">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SpecialStringTok">
     <w:name w:val="SpecialStringTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:color w:val="4E9A06"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="58">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ImportTok">
     <w:name w:val="ImportTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="59">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTok">
     <w:name w:val="CommentTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:i/>
       <w:color w:val="8F5902"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentationTok">
     <w:name w:val="DocumentationTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:b/>
       <w:i/>
       <w:color w:val="8F5902"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="61">
+  <w:style w:type="character" w:customStyle="1" w:styleId="AnnotationTok">
     <w:name w:val="AnnotationTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:b/>
       <w:i/>
       <w:color w:val="8F5902"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="62">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentVarTok">
     <w:name w:val="CommentVarTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:b/>
       <w:i/>
       <w:color w:val="8F5902"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="63">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OtherTok">
     <w:name w:val="OtherTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:color w:val="8F5902"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="64">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FunctionTok">
     <w:name w:val="FunctionTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="65">
+  <w:style w:type="character" w:customStyle="1" w:styleId="VariableTok">
     <w:name w:val="VariableTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="66">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ControlFlowTok">
     <w:name w:val="ControlFlowTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:b/>
       <w:color w:val="204A87"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="67">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OperatorTok">
     <w:name w:val="OperatorTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:b/>
       <w:color w:val="CE5C00"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="68">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BuiltInTok">
     <w:name w:val="BuiltInTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="69">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ExtensionTok">
     <w:name w:val="ExtensionTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PreprocessorTok">
     <w:name w:val="PreprocessorTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:i/>
       <w:color w:val="8F5902"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="71">
+  <w:style w:type="character" w:customStyle="1" w:styleId="AttributeTok">
     <w:name w:val="AttributeTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:color w:val="C4A000"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="72">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RegionMarkerTok">
     <w:name w:val="RegionMarkerTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="73">
+  <w:style w:type="character" w:customStyle="1" w:styleId="InformationTok">
     <w:name w:val="InformationTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:b/>
       <w:i/>
       <w:color w:val="8F5902"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="74">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WarningTok">
     <w:name w:val="WarningTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:b/>
       <w:i/>
       <w:color w:val="8F5902"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="75">
+  <w:style w:type="character" w:customStyle="1" w:styleId="AlertTok">
     <w:name w:val="AlertTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:color w:val="EF2929"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="76">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ErrorTok">
     <w:name w:val="ErrorTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:b/>
       <w:color w:val="A40000"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="77">
+  <w:style w:type="character" w:customStyle="1" w:styleId="NormalTok">
     <w:name w:val="NormalTok"/>
-    <w:basedOn w:val="44"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="22"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="78">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
-    <w:basedOn w:val="9"/>
-    <w:link w:val="25"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Cabealho"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="79">
-[...2 lines deleted...]
-    <w:link w:val="27"/>
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
-[...5 lines deleted...]
-    <w:uiPriority w:val="34"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="81">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
     <w:name w:val="Texto de comentário Char"/>
-    <w:basedOn w:val="9"/>
-    <w:link w:val="20"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodecomentrio"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="82">
+  <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodocomentrioChar">
     <w:name w:val="Assunto do comentário Char"/>
-    <w:basedOn w:val="81"/>
-    <w:link w:val="26"/>
+    <w:basedOn w:val="TextodecomentrioChar"/>
+    <w:link w:val="Assuntodocomentrio"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="83">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
     <w:name w:val="Texto de balão Char"/>
-    <w:basedOn w:val="9"/>
-    <w:link w:val="29"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodebalo"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="84">
+  <w:style w:type="character" w:styleId="TextodoEspaoReservado">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="9"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="85">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
     <w:name w:val="Texto de nota de rodapé Char"/>
-    <w:basedOn w:val="9"/>
-    <w:link w:val="31"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodenotaderodap"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente1">
+    <w:name w:val="Menção Pendente1"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-  </w:style>
-[...2 lines deleted...]
-    <w:basedOn w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="87">
+  <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
     <w:name w:val="short_text"/>
-    <w:basedOn w:val="9"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="88">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="89">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caracteresdenotaderodap">
     <w:name w:val="Caracteres de nota de rodapé"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Refdenotaderodap1">
     <w:name w:val="Ref. de nota de rodapé1"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="91">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pr-formataoHTMLChar">
     <w:name w:val="Pré-formatação HTML Char"/>
-    <w:basedOn w:val="9"/>
-    <w:link w:val="24"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Pr-formataoHTML"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="92">
+  <w:style w:type="paragraph" w:styleId="SemEspaamento">
     <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:uiPriority w:val="1"/>
-[...2 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="93">
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente2">
     <w:name w:val="Menção Pendente2"/>
-    <w:basedOn w:val="9"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="94">
+  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
     <w:name w:val="fontstyle01"/>
-    <w:basedOn w:val="9"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
-      <w:rFonts w:hint="default" w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+      <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:hint="default"/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Texto">
     <w:name w:val="Texto"/>
-    <w:basedOn w:val="1"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="851"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="96">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotadefimChar">
     <w:name w:val="Texto de nota de fim Char"/>
-    <w:basedOn w:val="9"/>
-    <w:link w:val="22"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodenotadefim"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="97">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
-      <w:spacing w:after="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="SimSun" w:cs="Lucida Sans"/>
+      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="SimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
       <w:kern w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="98">
-[...1 lines deleted...]
-    <w:basedOn w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente3">
+    <w:name w:val="Menção Pendente3"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="99">
-[...1 lines deleted...]
-    <w:basedOn w:val="10"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TabeladeLista7Colorida-nfase31">
+    <w:name w:val="Tabela de Lista 7 Colorida - Ênfase 31"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="52"/>
     <w:qFormat/>
-    <w:uiPriority w:val="52"/>
-[...2 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:color w:val="77933C" w:themeColor="accent3" w:themeShade="BF"/>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
+    <w:tblPr/>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="100">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10Pargrafo">
     <w:name w:val="10 Parágrafo"/>
-    <w:basedOn w:val="101"/>
+    <w:basedOn w:val="AEPT"/>
+    <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:uiPriority w:val="2"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="101">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AEPT">
     <w:name w:val="A EPT"/>
-    <w:basedOn w:val="1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:uiPriority w:val="4"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="119"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="709"/>
+      <w:spacing w:after="119"/>
+      <w:ind w:firstLine="709"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="102">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
     <w:name w:val="Text body"/>
-    <w:basedOn w:val="97"/>
+    <w:basedOn w:val="Standard"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:spacing w:beforeLines="0" w:after="120" w:afterLines="0"/>
+      <w:spacing w:after="120"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="103">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4AutoresNome">
     <w:name w:val="4 Autores (Nome)"/>
-    <w:basedOn w:val="101"/>
+    <w:basedOn w:val="AEPT"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:uiPriority w:val="4"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:after="0"/>
+      <w:ind w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="104">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5AutoresInformaes">
     <w:name w:val="5 Autores (Informações)"/>
-    <w:basedOn w:val="101"/>
+    <w:basedOn w:val="AEPT"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:uiPriority w:val="4"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:after="0"/>
+      <w:ind w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15392/2319-0612.2023.2306" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/books/NBK7256/." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10834,83 +20330,91 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps/>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>672</Words>
-[...3 lines deleted...]
-  <TotalTime></TotalTime>
+  <Words>2029</Words>
+  <Characters>10959</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>91</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4298</CharactersWithSpaces>
-[...1 lines deleted...]
-  <DocSecurity>0</DocSecurity>
+  <CharactersWithSpaces>12963</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>user</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1046-12.2.0.19805</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>671D587A3BBF4EF7ADE36300AF7C21AF_13</vt:lpwstr>
   </property>
 </Properties>
 </file>